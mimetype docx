--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -397,412 +397,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
+                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966125v1</w:t>
+                <w:t xml:space="preserve">hal-02450500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection Using a Frequency-Modulated Continuous-Wave Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bassli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhaël Myara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (8), pp.5843-5852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2020.2966312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450500v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection Using a Frequency-Modulated Continuous-Wave Radar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhaël Myara</w:t>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (8), pp.5843-5852. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1444-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2020.2966312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447027v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Weak Terahertz Pulsed Signals Using Kinetic Inductance Detectors</w:t>
               </w:r>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,683 +3724,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-X-Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750146v1</w:t>
+                <w:t xml:space="preserve">hal-04712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient THz sources for low-temperature applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Bulk Toward Micro-Structured TiO_2 Ceramics for All-Dielectric Metamaterials at Terahertz Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourdonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al-Moathin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bredillet</w:t>
+                <w:t xml:space="preserve">Faycal Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697793⟩</w:t>
+              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743233v1</w:t>
+                <w:t xml:space="preserve">hal-04449962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bulk Toward Micro-Structured TiO_2 Ceramics for All-Dielectric Metamaterials at Terahertz Frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gourdonnaud</w:t>
+                <w:t xml:space="preserve">Highly efficient THz sources for low-temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Ali Al-Moathin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycal Bouamrane</w:t>
+                <w:t xml:space="preserve">Kevin Bredillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), France. </w:t>
+              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449962v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Opto-X-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712823v1</w:t>
+                <w:t xml:space="preserve">hal-04750146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing TiO2 ceramic for all-dielectric metamaterials at TeraHertz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale GT2 : Physique et Ingénierie des Structures sub-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450894v1</w:t>
+                <w:t xml:space="preserve">hal-04189498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,245 +4404,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quyang Lin</w:t>
+                <w:t xml:space="preserve">Processing TiO2 ceramic for all-dielectric metamaterials at TeraHertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bouamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Assemblée générale GT2 : Physique et Ingénierie des Structures sub-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189498v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,90 +4749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération THz par différence de fréquences optiques en accord de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Remark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
@@ -4874,51 +4874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization at TeraHertz frequencies of sintered TiO2 for applications to all-dielectric metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,51 +5120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
@@ -5239,852 +5239,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3-dimensional photonic-plasmonic photo-conductive switches</w:t>
+                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clement Geffroy</w:t>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370563⟩</w:t>
+              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington DC, United States. pp.MTu1C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703229v1</w:t>
+                <w:t xml:space="preserve">hal-03628907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Washington DC, United States. pp.MTu1C.5, </w:t>
+              <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco CA, United States. pp.44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2550505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628907v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient 3-dimensional photonic-plasmonic photo-conductive switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boulanger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
+                <w:t xml:space="preserve">Clement Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco CA, United States. pp.44, </w:t>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo NY, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2550505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628906v1</w:t>
+                <w:t xml:space="preserve">hal-03703229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552862⟩</w:t>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992520v1</w:t>
+                <w:t xml:space="preserve">hal-01992549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6103,299 +6103,299 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Taragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992549v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
+                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958001v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo conducteur exponentiel en Germanium</w:t>
               </w:r>
@@ -6733,299 +6733,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992637v1</w:t>
+                <w:t xml:space="preserve">hal-01992629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992629v1</w:t>
+                <w:t xml:space="preserve">hal-01992637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain characterization of THz power detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,450 +7307,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances assessment of low temperature grown GaAs based optoelectronic devices used for RF sampling application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High speed photoswItching : From material properties to device performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, San Jose (CA), Germany</w:t>
+              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), Lithuania. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394606v1</w:t>
+                <w:t xml:space="preserve">hal-00394607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed photoswItching : From material properties to device performance</w:t>
+                <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), Lithuania. pp.X</w:t>
+              <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394607v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602662v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
+                <w:t xml:space="preserve">Performances assessment of low temperature grown GaAs based optoelectronic devices used for RF sampling application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Roux</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Jose (CA), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602674v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carriers dynamics measurements in ultrafast photoconductive switches for THz applications</w:t>
               </w:r>
@@ -8103,329 +8103,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2 sintered material for THz applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Bouamrane</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Hetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence franco-allemande sur les TeraHertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, France. IEEE, pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451041v1</w:t>
+                <w:t xml:space="preserve">hal-04676849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+                <w:t xml:space="preserve">Elaboration of TiO2 sintered material for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence franco-allemande sur les TeraHertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La grande motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676849v1</w:t>
+                <w:t xml:space="preserve">hal-04451041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of high permittivity rutile TiO2 for all dielectric metamaterials applications at TeraHertz frequencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (3)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9091,51 +9091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021116339A1. PHOTO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9153,265 +9153,147 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif pour confiner l'onde optique de commande dans la zone active d'un dispositif électronique à commande optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chazelas</w:t>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Magnin</w:t>
+                <w:t xml:space="preserve">Jean Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tripon-Canseliet</w:t>
+                <w:t xml:space="preserve">Stéphane Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: FR2908569 (A1). 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2908569 (A1). PHOTO. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9558,51 +9440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouamrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725101931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bassli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.2966312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33251-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Babu Kuppam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delord J.M." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krotkus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertulis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.867998" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Krotkus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.12.000428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinisch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.003398" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501288" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Akmansoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Zegmout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- F. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03792015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11397-0_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouamrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725101931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bassli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.2966312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33251-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Babu Kuppam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delord J.M." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krotkus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertulis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.867998" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Krotkus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.12.000428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinisch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.003398" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501288" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Akmansoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Zegmout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- F. Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03792015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11397-0_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>