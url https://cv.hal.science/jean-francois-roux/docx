--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -397,412 +397,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
+                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernerd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1444-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450500v1</w:t>
+                <w:t xml:space="preserve">hal-02966125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection Using a Frequency-Modulated Continuous-Wave Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bassli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2020.2966312⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447027v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Three-Dimensional Photonic−Plasmonic Photoconductive Switches for Picosecond THz Pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection Using a Frequency-Modulated Continuous-Wave Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bassli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Mikhaël Myara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.1444-1451. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (8), pp.5843-5852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2020.2966312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966125v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Weak Terahertz Pulsed Signals Using Kinetic Inductance Detectors</w:t>
               </w:r>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,929 +3724,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Opto-X-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712823v1</w:t>
+                <w:t xml:space="preserve">hal-04750146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bulk Toward Micro-Structured TiO_2 Ceramics for All-Dielectric Metamaterials at Terahertz Frequencies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly efficient THz sources for low-temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycal Bouamrane</w:t>
+                <w:t xml:space="preserve">Ali Al-Moathin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bredillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501288⟩</w:t>
+              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449962v1</w:t>
+                <w:t xml:space="preserve">hal-04743233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient THz sources for low-temperature applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
+                <w:t xml:space="preserve">From Bulk Toward Micro-Structured TiO_2 Ceramics for All-Dielectric Metamaterials at Terahertz Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourdonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al-Moathin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vasselon</w:t>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bredillet</w:t>
+                <w:t xml:space="preserve">Faycal Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
+              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743233v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-X-Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750146v1</w:t>
+                <w:t xml:space="preserve">hal-04712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quyang Lin</w:t>
+                <w:t xml:space="preserve">Processing TiO2 ceramic for all-dielectric metamaterials at TeraHertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bouamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Assemblée générale GT2 : Physique et Ingénierie des Structures sub-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189498v1</w:t>
+                <w:t xml:space="preserve">hal-04450894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458307v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing TiO2 ceramic for all-dielectric metamaterials at TeraHertz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Bouamrane</w:t>
+                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale GT2 : Physique et Ingénierie des Structures sub-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450894v1</w:t>
+                <w:t xml:space="preserve">hal-04458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,90 +4749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération THz par différence de fréquences optiques en accord de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Remark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
@@ -4874,51 +4874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization at TeraHertz frequencies of sintered TiO2 for applications to all-dielectric metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,103 +5120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
@@ -5239,852 +5239,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
+                <w:t xml:space="preserve">Efficient 3-dimensional photonic-plasmonic photo-conductive switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernerd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo NY, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628907v1</w:t>
+                <w:t xml:space="preserve">hal-03703229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco CA, United States. pp.44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2550505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3-dimensional photonic-plasmonic photo-conductive switches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Geffroy</w:t>
+                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Buffalo NY, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington DC, United States. pp.MTu1C.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703229v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510250⟩</w:t>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992549v1</w:t>
+                <w:t xml:space="preserve">hal-01992520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6103,299 +6103,299 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Taragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Horvath</w:t>
+                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958001v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bandwidth photoswitch for heterodyne detection of optically generated mm W signals using 1.5 μ m integrated glass lasers</w:t>
+                <w:t xml:space="preserve">Optoelectronic mixing with photoconductive switch and semiconductor mode-locked laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Communication Systems, Networks, and Digital Signal Processing, CSNDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992520v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo conducteur exponentiel en Germanium</w:t>
               </w:r>
@@ -6733,299 +6733,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992629v1</w:t>
+                <w:t xml:space="preserve">hal-01992637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992637v1</w:t>
+                <w:t xml:space="preserve">hal-01992629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain characterization of THz power detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,450 +7307,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed photoswItching : From material properties to device performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances assessment of low temperature grown GaAs based optoelectronic devices used for RF sampling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), Lithuania. pp.X</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Jose (CA), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394607v1</w:t>
+                <w:t xml:space="preserve">hal-00394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
+                <w:t xml:space="preserve">High speed photoswItching : From material properties to device performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), Lithuania. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602662v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602674v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances assessment of low temperature grown GaAs based optoelectronic devices used for RF sampling application</w:t>
+                <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.- F. Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, San Jose (CA), Germany</w:t>
+              <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394606v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carriers dynamics measurements in ultrafast photoconductive switches for THz applications</w:t>
               </w:r>
@@ -8103,329 +8103,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+                <w:t xml:space="preserve">Elaboration of TiO2 sintered material for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence franco-allemande sur les TeraHertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La grande motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676849v1</w:t>
+                <w:t xml:space="preserve">hal-04451041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of TiO2 sintered material for THz applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Bouamrane</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Hetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence franco-allemande sur les TeraHertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, France. IEEE, pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451041v1</w:t>
+                <w:t xml:space="preserve">hal-04676849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of high permittivity rutile TiO2 for all dielectric metamaterials applications at TeraHertz frequencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,51 +9091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021116339A1. PHOTO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9440,51 +9440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouamrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725101931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bassli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.2966312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33251-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Babu Kuppam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delord J.M." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krotkus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertulis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.867998" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Krotkus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.12.000428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinisch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.003398" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501288" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Akmansoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Zegmout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- F. Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03792015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11397-0_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouamrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725101931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bassli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.2966312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/icj.2018.4.3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33251-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Babu Kuppam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delord J.M." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krotkus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertulis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.867998" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Krotkus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.12.000428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinisch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.003398" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501288" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouamrame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Akmansoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Geffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370563" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Zegmout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- F. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03792015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11397-0_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>