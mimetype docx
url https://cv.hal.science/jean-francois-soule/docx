--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -1405,3461 +1405,3465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Direct Diarylation of 2-Benzyl-1,2,3-triazole: a Simple Access to 4-Aryl- or 4,5-Diaryl-2-benzyl-1,2,3-triazoles and Phenanthro[9,10- &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt; ][1,2,3]triazoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium-Catalyzed C-H Bond Arylation of Cyclometalated Difluorinated 2-Arylisoquinolinyl Iridium(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinzhe Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Jinqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guerchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100324⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (49), pp.12552-12557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269559v1</w:t>
+                <w:t xml:space="preserve">hal-03331137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dixneuf: A Pioneering Career in Organometallic Chemistry Highlighting Ruthenium as a Star Metal in Homogeneous Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to functionalized luminescent Pt(ii) complexes by photoredox-catalyzed Minisci alkylation of 6-aryl-2,2′-bipyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Darcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00254⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (8), pp.1038-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc07307e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269561v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed C-H Bond Arylation of Cyclometalated Difluorinated 2-Arylisoquinolinyl Iridium(III) Complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Palladium-Ruthenium Catalyst Complementarity Strengthens Ortho-Directed C-H Bond Arylation of 2-Arylpyrazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Benzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Guerchais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fazia Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (49), pp.12552-12557. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.338-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202102006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202001338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331137v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to functionalized luminescent Pt(ii) complexes by photoredox-catalyzed Minisci alkylation of 6-aryl-2,2′-bipyridines</w:t>
+                <w:t xml:space="preserve">Broadening of horizons in the synthesis of CD3-labeled molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hagui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Boixel</w:t>
+                <w:t xml:space="preserve">Qiao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc07307e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (19), pp.10806-10835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cs00544h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157991v1</w:t>
+                <w:t xml:space="preserve">hal-03331360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Ruthenium Catalyst Complementarity Strengthens Ortho-Directed C-H Bond Arylation of 2-Arylpyrazines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Benzai</w:t>
+                <w:t xml:space="preserve">Synthesis of 2,2'-Bipyridines through Catalytic C-C Bond Formations from C-H Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Hagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fazia Derridj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+                <w:t xml:space="preserve">Kiruthika Periasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.338-345. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (39), pp.5388-5402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202001338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035987v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening of horizons in the synthesis of CD3-labeled molecules</w:t>
+                <w:t xml:space="preserve">C-H Bond Arylation of Pyrazoles at the β-Position: General Conditions and Computational Elucidation for a High Regioselectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Sun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Daiann Sosa Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cs00544h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (17), pp.5546-5554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331360v1</w:t>
+                <w:t xml:space="preserve">hal-03157416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2,2'-Bipyridines through Catalytic C-C Bond Formations from C-H Bonds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dixneuf: A Pioneering Career in Organometallic Chemistry Highlighting Ruthenium as a Star Metal in Homogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.1551-1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03367745v1</w:t>
+                <w:t xml:space="preserve">hal-03269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Bond Arylation of Pyrazoles at the β-Position: General Conditions and Computational Elucidation for a High Regioselectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Palladium-Catalyzed Direct Diarylation of 2-Benzyl-1,2,3-triazole: a Simple Access to 4-Aryl- or 4,5-Diaryl-2-benzyl-1,2,3-triazoles and Phenanthro[9,10- &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt; ][1,2,3]triazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinzhe Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (17), pp.5546-5554. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (17), pp.2375-2382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157416v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Arylations of Heteroarenes with Benzenesulfonyl Chlorides Using Pd/C Catalyst</w:t>
+                <w:t xml:space="preserve">Reactivity of antipyrine and haloantipyrines in Pd-catalyzed C–H bond arylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuxin Mao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+                <w:t xml:space="preserve">A. Sasmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901561⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (17), pp.151798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438552v2</w:t>
+                <w:t xml:space="preserve">hal-02569945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2-Arylpyridines and 2-Arylbipyridines via Photoredox-Induced Meerwein Arylation with in Situ Diazotization of Anilines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regiodivergent Late-Stage Pd- or Ru-Catalyzed C-H Bond Functionalization Applied to the Straightforward Synthesis ofN-Methylated Diflufenican Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elhadi Benhalouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Benzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b03306⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498787v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of antipyrine and haloantipyrines in Pd-catalyzed C–H bond arylations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Doucet</w:t>
+                <w:t xml:space="preserve">Synthesis of 2-Arylpyridines and 2-Arylbipyridines via Photoredox-Induced Meerwein Arylation with in Situ Diazotization of Anilines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Hagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (5), pp.3655-3663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b03306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569945v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiodivergent Late-Stage Pd- or Ru-Catalyzed C-H Bond Functionalization Applied to the Straightforward Synthesis ofN-Methylated Diflufenican Derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting the Reactivity of Fluorinated 2-Arylpyridines in Pd-Catalyzed C-H Bond Arylation for the Preparation of Bright Emitting Iridium(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Miloudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Rabab Boyaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wun-Shan Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000749⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.13898-13911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928592v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Reactivity of Fluorinated 2-Arylpyridines in Pd-Catalyzed C-H Bond Arylation for the Preparation of Bright Emitting Iridium(III) Complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regiocontrolled palladium-catalyzed direct C2-arylations of Methoxalen using benzenesulfonyl chlorides and C2,C3-diarylations using aryl bromides as the aryl sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Touzani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01528⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.151342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040129v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiocontrolled palladium-catalyzed direct C2-arylations of Methoxalen using benzenesulfonyl chlorides and C2,C3-diarylations using aryl bromides as the aryl sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Li</w:t>
+                <w:t xml:space="preserve">Late-Stage Diversification of Biarylphosphines through Rhodium(I)-Catalyzed C-H Bond Alkenylation with Internal Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roisnel</w:t>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (1), pp.151342. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (15), pp.5936-5940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443572v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-Stage Diversification of Biarylphosphines through Rhodium(I)-Catalyzed C-H Bond Alkenylation with Internal Alkynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuan Zhang</w:t>
+                <w:t xml:space="preserve">Pd-Catalyzed Direct Arylations of Heteroarenes with Polyfluoroalkoxy-Substituted Bromobenzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Yun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (15), pp.5936-5940. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (38), pp.6094-6101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202001028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930216v1</w:t>
+                <w:t xml:space="preserve">hal-02928944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-Catalyzed Direct Arylations of Heteroarenes with Polyfluoroalkoxy-Substituted Bromobenzenes</w:t>
+                <w:t xml:space="preserve">Direct Arylations of Heteroarenes with Benzenesulfonyl Chlorides Using Pd/C Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Yun Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Shuxin Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (38), pp.6094-6101. </w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.91-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202001028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928944v1</w:t>
+                <w:t xml:space="preserve">hal-02438552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Benign Arylations of 5-Membered Ring Heteroarenes by Pd-Catalyzed C−H Bonds Activations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+                <w:t xml:space="preserve">Iron-catalyzed carbonylative alkyl-acylation of heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-F. Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201801448⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.272-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946460v1</w:t>
+                <w:t xml:space="preserve">hal-02089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Conditions for the Regiodivergent Direct Arylations at C2-or C5-Positions of Oxazoles using Phosphine-Free Palladium Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+                <w:t xml:space="preserve">Application of Palladium-Catalyzed C(sp(2))-H Bond Arylation to the Synthesis of Polycyclic (Hetero)Aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Hagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201900641⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.2006-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303396v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 3-Bromofuran in Pd-Catalyzed C–H Bond Arylation toward the Synthesis of 2,3,5-Triarylfurans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Palladium-catalyzed successive C-H bond arylations and annulations toward the pi-extension of selenophene-containing aromatic skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxin Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jitendra Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (14), pp.2398-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qo00218a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1611819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130076v1</w:t>
+                <w:t xml:space="preserve">hal-02278420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-Stage Diversification of Imidazole-Based Pharmaceuticals through Pd-Catalyzed Regioselective C-H Bond Arylations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Convenient Access to C10- and C11-(di)arylated dibenzo[ b , f ]azepines via Palladium-catalyzed C−H Bonds Cleavages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (4), pp.791-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359968v1</w:t>
+                <w:t xml:space="preserve">hal-01988048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rh -Catalyzed P -Directed C-H Bond Alkylation: Design of Multifunctional Phosphines for Carboxylation of Aryl Bromides with Carbon Dioxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Reactivity of 4-phenylthiazoles in ruthenium catalyzed direct arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.e4794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.4794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201906913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02280862v1</w:t>
+                <w:t xml:space="preserve">hal-02090015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to 3‐(2‐Oxoalkyl)‐azaspiro[4.5]trienones via Acid‐Triggered Oxidative Cascade Reaction through Alkenyl Peroxide Radical Intermediate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Catalyst-Controlled Regiodivergent C-H Arylation Site of Fluorinated 2-Arylpyridine Derivatives Application to Luminescent Iridium(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801203⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.1320-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954104v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-Controlled Regiodivergent C-H Arylation Site of Fluorinated 2-Arylpyridine Derivatives Application to Luminescent Iridium(III) Complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction Conditions for the Regiodivergent Direct Arylations at C2-or C5-Positions of Oxazoles using Phosphine-Free Palladium Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04553⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (20), pp.4748-4760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201900641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051170v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Palladium-Catalyzed C(sp(2))-H Bond Arylation to the Synthesis of Polycyclic (Hetero)Aromatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Hagui</w:t>
+                <w:t xml:space="preserve">Reactivity of 3-Bromofuran in Pd-Catalyzed C–H Bond Arylation toward the Synthesis of 2,3,5-Triarylfurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Sasmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (17), pp.3241-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1611819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278410v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 4-phenylthiazoles in ruthenium catalyzed direct arylations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Late-Stage Diversification of Imidazole-Based Pharmaceuticals through Pd-Catalyzed Regioselective C-H Bond Arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Benzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.4794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (20), pp.13135-13143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090015v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-catalyzed carbonylative alkyl-acylation of heteroarenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Zhang</w:t>
+                <w:t xml:space="preserve">Access to 3‐(2‐Oxoalkyl)‐azaspiro[4.5]trienones via Acid‐Triggered Oxidative Cascade Reaction through Alkenyl Peroxide Radical Intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang‐sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X.-F. Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 372, pp.272-276. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 360 (3), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089999v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient Access to C10- and C11-(di)arylated dibenzo[ b , f ]azepines via Palladium-catalyzed C−H Bonds Cleavages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Rh -Catalyzed P -Directed C-H Bond Alkylation: Design of Multifunctional Phosphines for Carboxylation of Aryl Bromides with Carbon Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 361 (4), pp.791-802. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (40), pp.14110-14114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201906913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988048v1</w:t>
+                <w:t xml:space="preserve">hal-02280862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed successive C-H bond arylations and annulations toward the pi-extension of selenophene-containing aromatic skeletons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A Straightforward One-Step Access to Ticlopidine Derivatives Arylated at the C5-Position of the Thienyl Ring via Pd-Catalyzed Direct Arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhieb Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qo00218a⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.2155-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201900609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278420v1</w:t>
+                <w:t xml:space="preserve">hal-02391908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late stage Pd-catalyzed C-H bond functionalization: A powerful tool for the one step access to arylated Cyproheptadine and cyclobenzaprine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhieb Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4874,191 +4878,187 @@
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129, pp.105716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Straightforward One-Step Access to Ticlopidine Derivatives Arylated at the C5-Position of the Thienyl Ring via Pd-Catalyzed Direct Arylations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Regioselective Pd-catalyzed direct C1-and C2-arylations of lilolidine for the access to 5,6-dihydropyrrolo[3,2,1-ij]quinoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Yun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (11), pp.2155-2161. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.2069-2075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201900609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.15.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391908v1</w:t>
+                <w:t xml:space="preserve">hal-02303387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd/C as Heterogeneous Catalyst for the Direct Arylation of (Poly)fluorobenzenes</w:t>
               </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (40), pp.9504-9513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,51 +5200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5285,5153 +5285,5153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Pd-catalyzed direct C1-and C2-arylations of lilolidine for the access to 5,6-dihydropyrrolo[3,2,1-ij]quinoline derivatives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel cyclometallated 5-π-delocalized donor-1,3-di(2-pyridyl)benzene platinum(ii) complexes with good second-order nonlinear optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Fontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Garoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dragonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Fantacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.15.204⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.202-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt03622e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303387v1</w:t>
+                <w:t xml:space="preserve">hal-01976515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cyclometallated 5-π-delocalized donor-1,3-di(2-pyridyl)benzene platinum(ii) complexes with good second-order nonlinear optical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermolecular Followed by Intramolecular Palladium-Catalyzed Direct Arylation for the Synthesis of pi-Extended Aromatic Compounds Containing One or Two Heteroelements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt03622e⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (28), pp.4581-4588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976515v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Followed by Intramolecular Palladium-Catalyzed Direct Arylation for the Synthesis of pi-Extended Aromatic Compounds Containing One or Two Heteroelements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+                <w:t xml:space="preserve">Environmentally Benign Arylations of 5-Membered Ring Heteroarenes by Pd-Catalyzed C−H Bonds Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxin Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (28), pp.4581-4588. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.269-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201801448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278417v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 5-aminopyrazoles bearing a cyclopropyl group at C3-position in palladium-catalyzed direct C4-arylation</w:t>
+                <w:t xml:space="preserve">Effective modulation of the photoluminescence properties of 2,1,3-benzothiadiazoles and 2,1,3-benzoselenadiazoles by Pd-catalyzed C-H bond arylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Sidhom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+                <w:t xml:space="preserve">Imane Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Allouche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Tannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (7), pp.1731-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tc05395a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879771v1</w:t>
+                <w:t xml:space="preserve">hal-01863972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halo-substituted benzenesulfonyls and benzenesulfinates convenient sources of arenes in metal-catalyzed C-C bond formation reactions for the straightforward access to halo-substituted arenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Exploring Green Solvents Associated to Pd/C as Heterogeneous Catalyst for Direct Arylation of Heteroaromatics with Aryl Bromides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxin Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinzhe Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ob00632f⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (17), pp.3306-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201800596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807880v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhenium and Manganese Complexes Bearing Amino-Bis(phosphinite) Ligands Synthesis, Characterization, and Catalytic Activity in Hydrogenation of Ketones</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-free C(sp(3))-H bond sulfonyloxylation of 2-alkylpyridines and alkylnitrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ducamp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chang-Sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00020⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (27), pp.4954-4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ob01075g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807088v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoredox Catalysis for Building C-C Bonds from C(sp)-H Bonds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Quinoxaline as an integrated directing group in palladium-catalyzed ortho -C–H bond arylation of the aryl unit of 2-arylquinoxalines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00077⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (19), pp.16036 - 16039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ02713G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862464v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 1,2,3- and 1,2,4-Trifluorobenzenes in Palladium-Catalyzed Direct Arylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Metal-Catalyzed C-H Bond Activation of 5-Membered Carbocyclic Rings: A Powerful Access to Azulene, Acenaphthylene and Fulvene Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinzhe Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shuxin Mao</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Sasmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00412⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201701455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771521v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Catalyzed C-H Bond Activation of 5-Membered Carbocyclic Rings: A Powerful Access to Azulene, Acenaphthylene and Fulvene Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Halo-substituted benzenesulfonyls and benzenesulfinates convenient sources of arenes in metal-catalyzed C-C bond formation reactions for the straightforward access to halo-substituted arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Sasmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinzhe Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arpan Sasmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201701455⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (24), pp.4399-4423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ob00632f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709529v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Green Solvents Associated to Pd/C as Heterogeneous Catalyst for Direct Arylation of Heteroaromatics with Aryl Bromides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rhenium and Manganese Complexes Bearing Amino-Bis(phosphinite) Ligands Synthesis, Characterization, and Catalytic Activity in Hydrogenation of Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau-Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201800596⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (8), pp.1271-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874561v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free C(sp(3))-H bond sulfonyloxylation of 2-alkylpyridines and alkylnitrones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Reactivity of 1,2,3- and 1,2,4-Trifluorobenzenes in Palladium-Catalyzed Direct Arylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxin Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ob01075g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (7), pp.4015-4023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863970v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoxaline as an integrated directing group in palladium-catalyzed ortho -C–H bond arylation of the aryl unit of 2-arylquinoxalines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+                <w:t xml:space="preserve">Photoredox Catalysis for Building C-C Bonds from C(sp)-H Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (16), pp.7532-7585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ02713G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894687v1</w:t>
+                <w:t xml:space="preserve">hal-01862464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective modulation of the photoluminescence properties of 2,1,3-benzothiadiazoles and 2,1,3-benzoselenadiazoles by Pd-catalyzed C-H bond arylations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fazia Derridj</w:t>
+                <w:t xml:space="preserve">Synthesis of (Poly)halo-substituted Diarylsulfones through Palladium Catalyzed C-H Bond Sulfonylation using (Poly)Halobenzenesulfonyl Chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Sasmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jitendra K. Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7tc05395a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (44), pp.6114-6120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863972v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (Poly)halo-substituted Diarylsulfones through Palladium Catalyzed C-H Bond Sulfonylation using (Poly)Halobenzenesulfonyl Chlorides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+                <w:t xml:space="preserve">Synthesis of mono- and di-arylated acenaphthylenes and programmed access to dibenzo[: J, l] fluoranthenes via palladium-catalysed C-H bond functionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800819⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7qo00799j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915420v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of mono- and di-arylated acenaphthylenes and programmed access to dibenzo[: J, l] fluoranthenes via palladium-catalysed C-H bond functionalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Roisnel</w:t>
+                <w:t xml:space="preserve">Synthesis of C9,C10-Diheteroarylated Phenanthrenes via Palladium-Catalyzed C-H Bond Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Doucet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7qo00799j⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, C‐H Activation in Organic Synthesis, 2018 (44), pp.6092-6100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713503v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of C9,C10-Diheteroarylated Phenanthrenes via Palladium-Catalyzed C-H Bond Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+                <w:t xml:space="preserve">Late stage modifications of P-containing ligands using transition-metal-catalysed C-H bond functionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800533⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (53), pp.7265-7280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc02821d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952866v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late stage modifications of P-containing ligands using transition-metal-catalysed C-H bond functionalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Reactivity of 5-aminopyrazoles bearing a cyclopropyl group at C3-position in palladium-catalyzed direct C4-arylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (53), pp.7265-7280. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.55-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc02821d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807883v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of N-protected 5-(2-bromophenyl)tetrazoles in palladium-catalyzed direct arylation of heteroarenes or fluorobenzenes</w:t>
+                <w:t xml:space="preserve">Access to (Hetero) arylated Selenophenes via Palladium-catalysed Stille, Negishi or Suzuki Couplings or C-H Bond Functionalization Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah Chikhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safia Djebbar</w:t>
+                <w:t xml:space="preserve">Aymen Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.12.026⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (15), pp.2895--2913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475812v1</w:t>
+                <w:t xml:space="preserve">hal-01578539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Access to β-Arylated Selenophenes through Palladium-Catalysed Direct Arylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium-Catalyzed C-H Bond Functionalization of 6,6-Diphenylfulvenes: An Easier Access to C1-Arylated and C1,C4-Diarylated Fulvenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Skhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (12), pp.2788-2791. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.2584-2587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201700202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501260v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of benzofuran and benzothiophene in palladium-catalysed direct C2,C3-diarylations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safia Djebbar</w:t>
+                <w:t xml:space="preserve">Synthesis of 2-Pyridinemethyl Ester Derivatives from Aldehydes and 2-Alkylheterocycle N-Oxides via Copper-Catalyzed Tandem Oxidative Coupling-Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.05.029⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (24), pp.6720-6723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559209v1</w:t>
+                <w:t xml:space="preserve">hal-01680991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed C−H Bond Alkylation of Arylphosphine Oxides with Alkenes: A Straightforward Access to Bifunctional Phosphorous Ligands with a Pendent Carboxylate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Synthesis of Phenanthrothiazoles and 1,2-Di(heteroaryl)benzenes through Successive Pd-Catalyzed Direct Arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhe Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700557⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (7), pp.3886-3894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b03023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581227v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of bromoselenophenes in palladium-catalyzed direct arylations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+                <w:t xml:space="preserve">Reactivity of benzofuran and benzothiophene in palladium-catalysed direct C2,C3-diarylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.2862-2868. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 843, pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709524v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Oxidative Dehydrogenative C(sp(3))-H Bond Amination of (Cyclo) Alkanes using NH-Heterocycles as Amine Sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruthenium-Catalyzed C−H Bond Alkylation of Arylphosphine Oxides with Alkenes: A Straightforward Access to Bifunctional Phosphorous Ligands with a Pendent Carboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Feng Wu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">C.-S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (15), pp.3075-3082. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (16), pp.3117--3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201700783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578538v1</w:t>
+                <w:t xml:space="preserve">hal-01581227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2-Pyridinemethyl Ester Derivatives from Aldehydes and 2-Alkylheterocycle N-Oxides via Copper-Catalyzed Tandem Oxidative Coupling-Rearrangement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Reactivity of bromoselenophenes in palladium-catalyzed direct arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (24), pp.6720-6723. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.2862-2868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680991v1</w:t>
+                <w:t xml:space="preserve">hal-01709524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Phenanthrothiazoles and 1,2-Di(heteroaryl)benzenes through Successive Pd-Catalyzed Direct Arylations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinzhe Shi</w:t>
+                <w:t xml:space="preserve">Copper-Catalyzed Oxidative Dehydrogenative C(sp(3))-H Bond Amination of (Cyclo) Alkanes using NH-Heterocycles as Amine Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Sheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b03023⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (15), pp.3075-3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201700783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518039v1</w:t>
+                <w:t xml:space="preserve">hal-01578538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to (Hetero) arylated Selenophenes via Palladium-catalysed Stille, Negishi or Suzuki Couplings or C-H Bond Functionalization Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+                <w:t xml:space="preserve">Direct C3-Arylation of 2H-Indazole Derivatives with Aryl Bromides by using Low Loading of a Phosphine-free Palladium Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belkessam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Aidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (15), pp.2895--2913. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2239--2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201601420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578539v1</w:t>
+                <w:t xml:space="preserve">hal-01578529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed C-H Bond Functionalization of 6,6-Diphenylfulvenes: An Easier Access to C1-Arylated and C1,C4-Diarylated Fulvenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Palladium-catalyzed regioselective C-H bond arylations at the C3 position of ortho-substituted fluorobenzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoir Hfaiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (35), pp.7447-7455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob01689a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01533330v1</w:t>
+                <w:t xml:space="preserve">hal-01614764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct C3-Arylation of 2H-Indazole Derivatives with Aryl Bromides by using Low Loading of a Phosphine-free Palladium Catalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohand Aidene</w:t>
+                <w:t xml:space="preserve">Synthesis of 2-(fluorinated aryl)pyridine derivatives via palladium-catalyzed C–H bond arylation of fluorobenzenes using 2-halopyridines as aryl sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.2239--2249. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (33), pp.3205-3208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201601420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578529v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed regioselective C-H bond arylations at the C3 position of ortho-substituted fluorobenzenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Direct Arylation of Benzofurazans at the C-4 Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Derridj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ob01689a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359 (14), pp.2448-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201700435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614764v1</w:t>
+                <w:t xml:space="preserve">hal-01578528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Direct Arylation of Benzofurazans at the C-4 Position</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fazia Derridj</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed direct arylation of heteroarenes using 1-(bromophenyl)-1,2,3-triazoles as aryl source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Hadj Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Laidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douniazad El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201700435⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578528v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2-(fluorinated aryl)pyridine derivatives via palladium-catalyzed C–H bond arylation of fluorobenzenes using 2-halopyridines as aryl sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Guerchais</w:t>
+                <w:t xml:space="preserve">An unexpected copper-catalyzed carbonylative acetylation of amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changsheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zechao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.06.075⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.142-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc08929a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581219v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed direct arylation of heteroarenes using 1-(bromophenyl)-1,2,3-triazoles as aryl source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douniazad El Abed</w:t>
+                <w:t xml:space="preserve">Unprecedented Access to β-Arylated Selenophenes through Palladium-Catalysed Direct Arylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.12.030⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (12), pp.2788-2791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475811v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected copper-catalyzed carbonylative acetylation of amines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of N-protected 5-(2-bromophenyl)tetrazoles in palladium-catalyzed direct arylation of heteroarenes or fluorobenzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zechao Wang</w:t>
+                <w:t xml:space="preserve">Sabah Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.142-144. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 831, pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc08929a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446724v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Synthesis of Sulfur Analogues of Polyaromatic Hydrocarbons through Three Palladium-Catalyzed C-H Bond Arylations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Hagui</w:t>
+                <w:t xml:space="preserve">Reactivity of (poly)fluorobenzamides in palladium-catalysed direct arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Laidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Besbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Roisnel</w:t>
+                <w:t xml:space="preserve">Mian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douniazad El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01735⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (67), pp.62866--62875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra12165a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367240v1</w:t>
+                <w:t xml:space="preserve">hal-01357391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical 1,3-Bis(heteroazolyl)benzene Platinum Complexes with Tunable Second-Order Non-Linear Optical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.T. Dang</w:t>
+                <w:t xml:space="preserve">Palladium-Catalysed Desulfitative Heck Reaction Tolerant to Aryl Carbon-Halogen Bonds for Access to (Poly)halo-Substituted Stilbene or Cinnamate Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600675⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (18), pp.3097-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1560449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01398037v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Cascade sp(2) C-H Bond Functionalizations Allowing One-Pot Access to 4-Aryl-1,2,3,4-tetrahydroquinolines from N-Allyl-N-arylsulfonamides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kedong Yuan</w:t>
+                <w:t xml:space="preserve">Regioselectivity in palladium-catalysed direct arylation of 5-membered ring heteroaromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beromeo Bheeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b02586⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.2005-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CY02095F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438127v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 2,1‐Benzisoxazole in Palladium‐Catalyzed Direct Arylation with Aryl Bromides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatma Belkessam</w:t>
+                <w:t xml:space="preserve">Reactivity of 1-(2-bromobenzyl)-4-halopyrazoles in intermolecular and intramolecular Pd-catalysed direct arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201600047⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (29), pp.4312--4320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.05.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01295509v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective C-H Bond Arylations of Benzoxazoles and Benzothiazoles at the C7 Position</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Short Synthesis of Sulfur Analogues of Polyaromatic Hydrocarbons through Three Palladium-Catalyzed C-H Bond Arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Srasra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00678⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (17), pp.4182--4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357416v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselectivity in palladium-catalysed direct arylation of 5-membered ring heteroaromatics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Chen</w:t>
+                <w:t xml:space="preserve">Asymmetrical 1,3-Bis(heteroazolyl)benzene Platinum Complexes with Tunable Second-Order Non-Linear Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Benmensour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CY02095F⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (29), pp.4774--4782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 1-(2-bromobenzyl)-4-halopyrazoles in intermolecular and intramolecular Pd-catalysed direct arylations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective C-H Bond Arylations of Benzoxazoles and Benzothiazoles at the C7 Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.05.079⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.4248--4252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357418v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalysed Desulfitative Heck Reaction Tolerant to Aryl Carbon-Halogen Bonds for Access to (Poly)halo-Substituted Stilbene or Cinnamate Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+                <w:t xml:space="preserve">Reactivity of 2,1‐Benzisoxazole in Palladium‐Catalyzed Direct Arylation with Aryl Bromides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Aidene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belkessam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.1583-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201600047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1560449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01367223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of (poly)fluorobenzamides in palladium-catalysed direct arylations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-Catalyzed Cascade sp(2) C-H Bond Functionalizations Allowing One-Pot Access to 4-Aryl-1,2,3,4-tetrahydroquinolines from N-Allyl-N-arylsulfonamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mian He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douniazad El Abed</w:t>
+                <w:t xml:space="preserve">Kedong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (67), pp.62866--62875. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (12), pp.8121-8126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra12165a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b02586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357391v1</w:t>
+                <w:t xml:space="preserve">hal-01438127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiocontroled Pd-catalysed C5-arylation of 3-substituted thiophene derivatives using a bromo-substituent as blocking group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10485,291 +10485,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally-Safe Conditions for a Palladium-Catalyzed Direct C3-Arylation with High Turn Over Frequency of Imidazo[1,2-b]pyridazines Using Aryl Bromides and Chlorides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safia Djebbar</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed direct desulfitative C2 arylations of 3-halo-: N -protected indoles using (hetero)arenesulfonyl chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoir Hfaiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (17), pp.2443--2452. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (21), pp.4947--4956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.201600827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ob00584e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367228v1</w:t>
+                <w:t xml:space="preserve">hal-01341571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed direct desulfitative C2 arylations of 3-halo-: N -protected indoles using (hetero)arenesulfonyl chlorides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+                <w:t xml:space="preserve">Environmentally-Safe Conditions for a Palladium-Catalyzed Direct C3-Arylation with High Turn Over Frequency of Imidazo[1,2-b]pyridazines Using Aryl Bromides and Chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (21), pp.4947--4956. </w:t>
+              <w:t xml:space="preserve">Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (17), pp.2443--2452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ob00584e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.201600827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341571v1</w:t>
+                <w:t xml:space="preserve">hal-01367228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct access to 2-(hetero)arylated pyridines from 6-substituted 2-bromopyridines via phosphine-free palladium-catalyzed C-H bond arylations: the importance of the C6 substituent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Hagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neji Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10849,3137 +10849,3137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of π-conjugated molecules incorporating fluorinated phenylene units through palladium-catalyzed iterative C(sp(2))-H bond arylations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desulfitative Pd-catalysed coupling reaction using benzenesulfonyl chlorides and enones as the coupling partners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedong Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Abdelmalek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Safia Djebbar</w:t>
+                <w:t xml:space="preserve">Rui Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.2012--2020. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.2904--2912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.11.218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CY00089K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254821v1</w:t>
+                <w:t xml:space="preserve">hal-01153408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of heteroarenes dyads from heteroarenes and heteroarylsulfonyl chlorides via Pd-catalyzed desulfitative C-H bond heteroarylations</w:t>
+                <w:t xml:space="preserve">Reactivity of 3-(pyrrol-1-yl)thiophenes in Pd-catalysed direct arylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Saoudi</w:t>
+                <w:t xml:space="preserve">Imen Smari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adbelmadjid Debache</w:t>
+                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (80), pp.65175-65183. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (37), pp.6586-6593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5RA07762A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188230v1</w:t>
+                <w:t xml:space="preserve">hal-01149179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Solvents for Palladium-Catalyzed Desulfitative C-H Bond Arylation of Heteroarenes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclisation reaction between 3-methylquinoxaline-2-thione and benzaldehydes into 3-benzyl-2-aryl-thieno[2,3-b]quinoxaline promoted by Brønsted acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
+                <w:t xml:space="preserve">Besma Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adbelmadjid Debache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403429⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (8), pp.808--815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146125v1</w:t>
+                <w:t xml:space="preserve">hal-01188181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of C–H Bonds via Metal-Catalyzed Desulfitative Coupling: An Alternative Tool for Access to Aryl- or Alkyl-Substituted (Hetero)arenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Eco-Friendly Solvents for Palladium-Catalyzed Desulfitative C-H Bond Arylation of Heteroarenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoir Hfaiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (10), pp.1794-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs501686d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114983v1</w:t>
+                <w:t xml:space="preserve">hal-01146125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 3-(pyrrol-1-yl)thiophenes in Pd-catalysed direct arylations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
+                <w:t xml:space="preserve">Functionalization of C–H Bonds via Metal-Catalyzed Desulfitative Coupling: An Alternative Tool for Access to Aryl- or Alkyl-Substituted (Hetero)arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.978-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs501686d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.03.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149179v1</w:t>
+                <w:t xml:space="preserve">hal-01114983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclisation reaction between 3-methylquinoxaline-2-thione and benzaldehydes into 3-benzyl-2-aryl-thieno[2,3-b]quinoxaline promoted by Brønsted acids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Palladium-Catalysed Direct Arylation using Free-Amine-Substituted Polyfluoroanilines with Inhibition of Amination-Type Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Takfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (10), pp.1085-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201500268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188181v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfitative Pd-catalysed coupling reaction using benzenesulfonyl chlorides and enones as the coupling partners.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rui Sang</w:t>
+                <w:t xml:space="preserve">Conditions for the Palladium-Catalysed Direct 2-Arylation of 3-Bromobenzo[b]thiophene Tolerant of the Benzothienyl Carbon-Bromine Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Smari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (21), pp.3354-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1378733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CY00089K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153408v1</w:t>
+                <w:t xml:space="preserve">hal-01188188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for the Palladium-Catalysed Direct 2-Arylation of 3-Bromobenzo[b]thiophene Tolerant of the Benzothienyl Carbon-Bromine Bond</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
+                <w:t xml:space="preserve">Efficient Domino Hydroformylation/Benzoin Condensation: Highly Selective Synthesis of α-Hydroxy Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (50), pp.18033-18037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1378733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188188v1</w:t>
+                <w:t xml:space="preserve">hal-01224515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size of Gold Nanoparticles Driving Selective Amide Synthesis through Aerobic Condensation of Aldehydes and Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miyamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyemin Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shū Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (26), pp.7564 - 7567. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201501795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Domino Hydroformylation/Benzoin Condensation: Highly Selective Synthesis of α-Hydroxy Ketones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rui Sang</w:t>
+                <w:t xml:space="preserve">Synthesis of Symmetrical and Unsymmetrical 1,3-Diheteroarylbenzenes Through Palladium-Catalyzed Direct Arylation of Benzene-1,3-disulfonyl Dichloride and 3-Bromobenzenesulfonyl Chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502982⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (52), pp.9617-9625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.10.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01224515v1</w:t>
+                <w:t xml:space="preserve">hal-01224511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalysed Direct Arylation using Free-Amine-Substituted Polyfluoroanilines with Inhibition of Amination-Type Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Touzani</w:t>
+                <w:t xml:space="preserve">Intermolecular versus Intramolecular Palladium-Catalyzed Direct Arylations between 1-(2-Bromobenzyl)imidazoles and Aryl Bromides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201500268⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (13), pp.2869--2882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201500332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188225v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular versus Intramolecular Palladium-Catalyzed Direct Arylations between 1-(2-Bromobenzyl)imidazoles and Aryl Bromides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yiqun Li</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Iterative C[n.63743]H Bond Arylations: Synthesis of Medium-Size Heterocycles with a Bridgehead Nitrogen Atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Hagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedong Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Srasra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 357 (13), pp.2869--2882. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (21), pp.3544-3554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201500332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201500652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205447v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Symmetrical and Unsymmetrical 1,3-Diheteroarylbenzenes Through Palladium-Catalyzed Direct Arylation of Benzene-1,3-disulfonyl Dichloride and 3-Bromobenzenesulfonyl Chlorides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safia Djebbar</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed non-directed C–H bond arylation of difluorobenzenes and dichlorobenzenes bearing benzoxazole or benzothiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (52), pp.9617-9625. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.13--16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.10.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2015.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224511v1</w:t>
+                <w:t xml:space="preserve">hal-01188221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Iterative C[n.63743]H Bond Arylations: Synthesis of Medium-Size Heterocycles with a Bridgehead Nitrogen Atom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ezzeddine Srasra</w:t>
+                <w:t xml:space="preserve">Conditions for palladium-catalyzed direct arylations of 4-bromo and 4-iodo N-substituted pyrazoles without C-Br or C-I bond cleavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Smari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (21), pp.3544-3554. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (8), pp.917-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201500652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5qo00093a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216288v1</w:t>
+                <w:t xml:space="preserve">hal-01162340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed non-directed C–H bond arylation of difluorobenzenes and dichlorobenzenes bearing benzoxazole or benzothiazole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+                <w:t xml:space="preserve">Pd-Catalysed Direct Arylation of Heteroaromatics Using (Poly)halobenzene-sulfonyl Chlorides as Coupling Partners: One Step Access to (Poly)halo-Substituted Bi(hetero)aryls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Beladhria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.13--16. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (20), pp.4428-4436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2015.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188221v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for palladium-catalyzed direct arylations of 4-bromo and 4-iodo N-substituted pyrazoles without C-Br or C-I bond cleavage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bechir Ben Hassine</w:t>
+                <w:t xml:space="preserve">Reactivity of Para-Substituted Fluorobenzenes in Palladium-catalyzed Intermolecular Direct Arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (14), pp.2130--2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201500185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5qo00093a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01162340v1</w:t>
+                <w:t xml:space="preserve">hal-01196567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-Catalysed Direct Arylation of Heteroaromatics Using (Poly)halobenzene-sulfonyl Chlorides as Coupling Partners: One Step Access to (Poly)halo-Substituted Bi(hetero)aryls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kedong Yuan</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of π-conjugated molecules incorporating fluorinated phenylene units through palladium-catalyzed iterative C(sp(2))-H bond arylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.2012--2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.11.218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500354⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01163648v1</w:t>
+                <w:t xml:space="preserve">hal-01254821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Para-Substituted Fluorobenzenes in Palladium-catalyzed Intermolecular Direct Arylations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mian He</w:t>
+                <w:t xml:space="preserve">Synthesis of heteroarenes dyads from heteroarenes and heteroarylsulfonyl chlorides via Pd-catalyzed desulfitative C-H bond heteroarylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adbelmadjid Debache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (80), pp.65175-65183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA07762A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201500185⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01196567v1</w:t>
+                <w:t xml:space="preserve">hal-01188230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (Poly)fluorobiphenyls through Metal-catalyzed CH Bond Activation/Arylation of (Poly)fluorobenzene Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mian He</w:t>
+                <w:t xml:space="preserve">One pot Pd(OAc)2-catalysed 2,5-diarylation of imidazoles derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Takfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (7), pp.1824-1859. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (44), pp.8316-8323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201402020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114423v1</w:t>
+                <w:t xml:space="preserve">hal-01114981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Efficient Synthesis of (Hetero)Aryl-Substituted Benzothiazolyl or Benzoxazolyl Furan, Thiophene and N-methylpyrrole Derivatives through a Palladium-Catalyzed Regioselective C–H Bond Arylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
+                <w:t xml:space="preserve">Palladium-Catalysed Direct Desulfitative Arylation of Pyrroles using Benzenesulfonyl Chlorides as Alternative Coupling Partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongwei Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedong Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Organic Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1379021⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 356 (18), pp.3831-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201400736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114985v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 3-Substituted Fluorobenzenes in Palladium- Catalysed Direct Arylations with Aryl Bromides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Synthesis of (Poly)fluorobiphenyls through Metal-catalyzed CH Bond Activation/Arylation of (Poly)fluorobenzene Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (7), pp.1824-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201402020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201400038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01114495v1</w:t>
+                <w:t xml:space="preserve">hal-01114423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalysed Direct Desulfitative Arylation of Pyrroles using Benzenesulfonyl Chlorides as Alternative Coupling Partners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of 3-Substituted Fluorobenzenes in Palladium- Catalysed Direct Arylations with Aryl Bromides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Chatelain</w:t>
+                <w:t xml:space="preserve">Tao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 356 (18), pp.3831-3841. </w:t>
+              <w:t xml:space="preserve">, 2014, 356 (7), pp.1615-4150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201400736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201400038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114553v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot Pd(OAc)2-catalysed 2,5-diarylation of imidazoles derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Touzani</w:t>
+                <w:t xml:space="preserve">A Simple and Efficient Synthesis of (Hetero)Aryl-Substituted Benzothiazolyl or Benzoxazolyl Furan, Thiophene and N-methylpyrrole Derivatives through a Palladium-Catalyzed Regioselective C–H Bond Arylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (44), pp.8316-8323. </w:t>
+              <w:t xml:space="preserve">Methods in Organic Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (24), pp.3341-3350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1379021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114981v1</w:t>
+                <w:t xml:space="preserve">hal-01114985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzenesulfonyl Chlorides: Alternative Coupling Partners for Regiocontrolled Palladium-Catalyzed Direct Desulfitative 5-Arylation of Furans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Beladhria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedong Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (18), pp.2515-2523. </w:t>
@@ -14011,481 +14011,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective imine formation from alcohols and amines catalyzed by polymer incarcerated gold/palladium alloy nanoparticles with molecular oxygen as an oxidant</w:t>
+                <w:t xml:space="preserve">Copolymer-Incarcerated Nickel Nanoparticles with N -Heterocyclic Carbene Precursors as Active Cross-Linking Agents for Corriu–Kumada–Tamao Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miyamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shū Kobayashi</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu̅ Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC36213A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (29), pp.10602 - 10605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja404006w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864102v1</w:t>
+                <w:t xml:space="preserve">hal-01864106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymer-Incarcerated Nickel Nanoparticles with N -Heterocyclic Carbene Precursors as Active Cross-Linking Agents for Corriu–Kumada–Tamao Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium-catalyzed 2,5-diheteroarylation of 2,5-dibromothiophene derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belkessam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidene Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shu̅ Kobayashi</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja404006w⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.2912-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.10.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864106v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed 2,5-diheteroarylation of 2,5-dibromothiophene derivatives.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Amidation from Alcohols and Amines through a Tandem Oxidation Process Catalyzed by Heterogeneous-Polymer-Incarcerated Gold Nanoparticles under Aerobic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Miyamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shū Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, pp.2912-9. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.2614 - 2626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.10.309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.201300733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114548v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Amidation from Alcohols and Amines through a Tandem Oxidation Process Catalyzed by Heterogeneous-Polymer-Incarcerated Gold Nanoparticles under Aerobic Conditions</w:t>
+                <w:t xml:space="preserve">Selective imine formation from alcohols and amines catalyzed by polymer incarcerated gold/palladium alloy nanoparticles with molecular oxygen as an oxidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miyamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shū Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.355 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC36213A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.201300733⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01864104v1</w:t>
+                <w:t xml:space="preserve">hal-01864102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational study of glycal-type neuraminidase inhibitors</w:t>
               </w:r>
@@ -14748,64 +14748,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Lactam Formation from Amino Alcohols Using Polymer-Incarcerated Gold and Gold/Cobalt Nanoparticles as Catalysts under Aerobic Oxidative Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miyamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shū Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (4), pp.319 - 321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14864,64 +14864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerful Amide Synthesis from Alcohols and Amines under Aerobic Conditions Catalyzed by Gold or Gold/Iron, -Nickel or -Cobalt Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miyamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu̅ Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (46), pp.18550 - 18553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15104,51 +15104,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15199,51 +15199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of C(sp2)–H Bonds of Arenes and Heteroarenes Assisted by Photoredox Catalysts for the C–C Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15290,51 +15290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New arylating agents in pd-catalyzed c–h bond functionalization of 5-membered ring heteroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15709,51 +15709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Geminiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jackstell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinya Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dorokhov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.70048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.21.170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangying Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500938" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QO01589D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Wayzani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benzai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuan Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Rzayev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c02514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xuan Cao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12961" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Shi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinqiang Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hagui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boixel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07307e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Derridj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00544h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthika Periasamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100806" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pirio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438552v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxin Mao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901561" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03306" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasmal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Doucet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhadi Benhalouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Miloudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Boyaala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wun-Shan Tai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01528" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151342" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Yun Huang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801448" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900641" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Sasmal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Bera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611819" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906913" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang&#8208;sheng Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801203" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyaala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04553" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278410v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2019.06.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerchais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4794" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.03.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801366" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qo00218a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhieb Atoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Salem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105716" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900609" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900921" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadi Benhalouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Huang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.10.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.204" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colombo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dragonetti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fantacci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03622e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Bouzayani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900775" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sidhom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00632f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Wei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau-Voisine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducamp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henrion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Sheng Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00077" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701455" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800596" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob01075g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ02713G" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05395a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra K. Bera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800819" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713503v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00799j" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800533" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807883v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02821d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475812v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Chikhi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.12.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Skhiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700202" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Si Larbi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.05.029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700557" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.278" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578538v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700783" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03446" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b03023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700256" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ben Ammar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00900" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belkessam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Aidene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601420" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoir Hfaiedh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01689a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700435" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.06.075" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475811v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hadj Mokhtar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Laidaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El Abed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.12.030" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Li" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsheng Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxiang Zhu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08929a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besbes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Srasra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01735" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benmensour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600675" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSXTGK9F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438127v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Yuan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600047" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV9M0VKR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdellaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Youssef" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00678" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beromeo Bheeter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Chen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY02095F" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357418v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.05.079" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367223v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560449" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357391v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian He" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12165a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395475v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.210" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367228v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201600827" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341571v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00584e" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274110v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Besbes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Srasra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA01861K" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.218" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188230v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Saoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbelmadjid Debache" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA07762A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Hassine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403429" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H9JPFBX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114983v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs501686d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01149179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.03.022" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188181v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Teniou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.06.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153408v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY00089K" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378733" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Miyamura" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Min" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#363; Kobayashi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501795" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H69L52FS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224515v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwu Dong" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Franke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502982" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DGKZT0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188225v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Takfaoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201500268" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58FF56D8AEBFB8B500E4B15650A6BA5EA2F585DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205447v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500332" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/924C8D15262917F3629EA77E1A44D75BF7616D0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224511v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.10.082" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500652" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CDC181D0D83E654AA5AADAF6C0ABA88BF514A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2015.07.025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162340v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5qo00093a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163648v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beladhria" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500354" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5E9E9356F3B58CF52F03619F319C3B91C8E5819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196567v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500185" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1KLLD7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114423v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402020" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LMFPK2W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114985v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114495v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400038" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HJWD96T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114553v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongwei Jin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chatelain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400736" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX1X5GMG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114986v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340188" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864102v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36213A" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864106v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu&#773; Kobayashi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404006w" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114548v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidene Mohand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elias" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.309" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864104v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201300733" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPN95SJ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678507v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surpateanu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Beau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.636161" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678463v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tran Huu Dau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203162s" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201200093" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5X1V47W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864105v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2080086" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538898v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol102326b" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440147v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10955-4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_22" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341572v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2015_137" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Geminiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jackstell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinya Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dorokhov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.70048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.21.170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangying Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500938" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QO01589D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Wayzani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benzai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuan Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Rzayev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c02514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xuan Cao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12961" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinqiang Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hagui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boixel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07307e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Derridj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00544h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthika Periasamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100806" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daiann Sosa Carrizo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pirio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00254" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03269559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasmal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Doucet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151798" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhadi Benhalouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Miloudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Boyaala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wun-Shan Tai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01528" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151342" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Yun Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438552v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxin Mao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901561" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2019.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qo00218a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerchais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4794" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyaala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900641" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Sasmal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Bera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611819" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01469" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang&#8208;sheng Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801203" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906913" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhieb Atoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Salem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900609" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105716" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.204" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900921" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadi Benhalouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Huang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.10.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Colombo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dragonetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fantacci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03622e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Bouzayani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900775" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801448" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05395a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800596" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Sheng Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob01075g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01894687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ02713G" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701455" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00632f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Wei" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau-Voisine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducamp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henrion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00077" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra K. Bera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800819" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00799j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800533" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02821d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sidhom" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.07.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Skhiri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700256" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Brahim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ben Ammar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00900" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03446" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b03023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559209v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Si Larbi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.05.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700557" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.278" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578538v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201700783" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belkessam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Aidene" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601420" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoir Hfaiedh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01689a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581219v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.06.075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578528v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700435" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475811v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hadj Mokhtar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Laidaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad El Abed" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.12.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Li" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsheng Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxiang Zhu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Wang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08929a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700202" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475812v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Chikhi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.12.026" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357391v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian He" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12165a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1560449" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274107v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beromeo Bheeter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Chen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY02095F" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357418v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.05.079" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367240v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besbes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Srasra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01735" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benmensour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600675" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSXTGK9F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdellaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Youssef" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00678" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295509v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600047" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV9M0VKR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Yuan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02586" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395475v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.210" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341571v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00584e" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367228v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201600827" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274110v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Besbes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Srasra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA01861K" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY00089K" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01149179v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Hassine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.03.022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188181v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Saoudi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Teniou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbelmadjid Debache" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.06.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403429" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H9JPFBX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs501686d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188225v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Takfaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201500268" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58FF56D8AEBFB8B500E4B15650A6BA5EA2F585DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378733" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224515v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwu Dong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Franke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502982" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DGKZT0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864101v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Miyamura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Min" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#363; Kobayashi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501795" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H69L52FS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224511v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.10.082" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205447v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500332" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/924C8D15262917F3629EA77E1A44D75BF7616D0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500652" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CDC181D0D83E654AA5AADAF6C0ABA88BF514A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188221v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2015.07.025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162340v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5qo00093a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163648v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beladhria" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500354" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5E9E9356F3B58CF52F03619F319C3B91C8E5819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196567v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500185" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1KLLD7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254821v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.218" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188230v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA07762A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114981v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.012" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114553v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongwei Jin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chatelain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400736" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX1X5GMG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114423v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402020" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LMFPK2W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114495v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HJWD96T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114985v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379021" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114986v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340188" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864106v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu&#773; Kobayashi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404006w" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114548v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidene Mohand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elias" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.309" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864104v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201300733" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPN95SJ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864102v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36213A" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678507v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surpateanu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Beau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.636161" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678463v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tran Huu Dau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203162s" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201200093" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5X1V47W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864105v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2080086" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538898v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol102326b" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440147v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10955-4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_22" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341572v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2015_137" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>