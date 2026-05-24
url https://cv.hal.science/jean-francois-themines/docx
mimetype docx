--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -424,17238 +424,17571 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter la mémoire des IUFM : une approche par les lieux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La réforme de 2025 : quelle vision du métier de professeur des écoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les IUFM (1989-2013). Vingt-quatre ans de redéfinition de la formation des professeur.es de l'enseignement public en France</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 189 (1), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.189.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073997v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">halshs-05611453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface : Le territoire à l'épreuve des parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Education et territorialités</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169 (janvier-mars), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13elk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies des disciplines, un essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cidhgec24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125-126, pp.27-49. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967154v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/15699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05451153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le brouillage de l’échelle dans la géographie scolaire du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté. Unité et diversité des approches empiriques et théoriques des recherches en didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté (cidhgec24)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626005v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">⟨10.4000/15pre⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un état des lieux des recherches sur les espaces d’apprentissage universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Themines</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDEGEC24 colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04967585v1</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140u4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05097548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser/classer : un état des lieux des recherches sur les espaces d’apprentissage universitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Entretien avec Jean-François Thémines par Anne Glaudel. Parcours de recherche et didactique de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+                <w:t xml:space="preserve">Anne Glaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet ApprES Espaces d'Apprentissages</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 37-38 (1-2), pp.133-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.037.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626380v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-05001666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une proximité à construire dans la classe de géographie. À partir du cas de l’enseignement du paysage à l’école primaire en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ben Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre des territoires - Enseigner les territoires</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, https://geoproximites.fr/ark:/84480/2024/12/23/rep-ac9/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conscience disciplinaire et didactique de la géographie : une approche par le sujet didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Regards croisés sur les « territoires éducatifs partagés » dans les espaces ruraux et les marges urbaines</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.23-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12n8h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie parmi les sciences du travail : la centralité du travail en perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Patricia Tavignot, un parcours en sciences de l’éducation</w:t>
-[...47 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Géographies du travail, 17, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.8941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considère Sylvie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04625006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du tableau. Exercice de mésologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaudel Anne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté. L'enseignement d'histoire, de géographie et d'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, Toulouse, France. pp.33-48, </w:t>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.85-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26147/geode.act.vdta-s805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205752v1</w:t>
+                <w:t xml:space="preserve">⟨10.57086/lpa.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des élèves enquêtent en géographie scolaire sur leurs territoires du quotidien en contexte de pandémie : enjeux de savoir, enjeux existentiels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les implicites de la géographie du secondaire : le cas de la métropolisation en classe de première</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cordray</w:t>
+                <w:t xml:space="preserve">Cédric Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque international du CIST / Apprendre des territoires / Enseigner les territoires [Aprender de los territorios / Enseñar los territorios (es)]</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), http://journals.openedition.org.ezproxy.u-paris.fr/geocarrefour/21455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626431v2</w:t>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">hal-04042080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire des élèves en géographie à l’école et au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Glaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Considère</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Jacky Fontanabona (1948-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le printemps de la recherche en éducation. Former les enseignants à l’histoire et à l’épistémologie des disciplines : quels enjeux ?</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training of teachers in higher education, a critical approach to professionalization through geography. Feedback on a history-geography teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Geography: present and future Challenges</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.7633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des récits en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de lecture : Objets pour apprendre, objets à apprendre. Recherches en Didactiques. Les Cahiers Théodile, mai 2019, n° 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : la réflexivité a-t-elle encore un avenir ? Enjeux critiques des écrit(ure)s professionnel(le)s de futur.e.s enseignant.e.s</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.531.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des épreuves du métier d'enseignant entre réformes et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Imaginaire adolescent, Adolescents imaginaires / Atelier 1 : Adolescent.e.s et virtuel</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 247-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images d’espaces / espaces en images. Étudiants, enseignants débutants, formateurs et espaces d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences de l'éducation à Amiens</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries. Les dehors et les ailleurs, 2 (94), [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard et Sylvie Paradis, Sur les bancs du paysage. Enjeux didactiques, démarches et outils Genève, MétisPresses, 252 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L’école primaire au XXIe siècle</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.3978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel croquis en géographie au baccalauréat à partir de 2020 ? Le cadrage incertain d’une nouvelle épreuve scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : L’école primaire au 21e siècle</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.3991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment des élèves lisent un document composite en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L’école primaire au XXIe siècle</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.8416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du métier et prise de parole d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CEREP, Séance : La prise en compte de la dimension spatiale dans les recherches en didactiques et sur le travail enseignant</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°168 (4), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.168.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes de géographie du lycée en France de 1995 à 2019 : un cas d’instabilité disciplinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet ApprES Espaces d'Apprentissages</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.492.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles régions, nouvelles intercommunalités : qu’en disent les géographes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques de l'histoire, de la géographie et de la citoyenneté. "Penser les frontières des savoirs dans et sur le monde social"</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacités territoriales, échelles et acteurs. La dimension spatiale de la réforme des rythmes scolaires (2013-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Collectif Cerim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH Caen-ESO-JEDI</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ruptures 1 : les nouveaux territoires de l’école, 162, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.162.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de point de vue ! De la difficulté malheureuse à l'épreuve constructive : un effet des recherches collaboratives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Savoirs, épreuves, confiance</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les difficultés professionnelles des enseignants, 54, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.8352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert (2017). Géographie générale. Paris : Éditions Allia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de didactiques de l’histoire, de la géographie, de l’éducation à la citoyenneté. Symposium « L’enseignement de la géographie : entre découpages des savoirs et construction d’un curriculum de l'élémentaire à l’entrée à l’université ; à partir du cas français »</w:t>
-[...59 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Keerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boudesseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH-Caen-ESO-JEDI</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages des mobilités ordinaires : éduquer au regard en géographie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Objets pour apprendre, objets à apprendre : Quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.1089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux, frontières et territoires : les professeurs et la fabrique des espaces éducatifs dans la réforme des rythmes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.511.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs académiques et savoirs professionnels : didactique de la géographie et professionnalisation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH-ESO Caen-JEDI</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pour une réflexion collective sur l'enseignement de la géographie à l'Université, 10, [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda BAÏR. (2016). Cartographie et représentations de l’espace en Tunisie au XIXe siècle (1830-1881)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du thème 2 CIRNEF. Professionnalisation, professionnalité : temporalités, espaces et transformations</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lautridou</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international du Didactifen - Les disciplines enseignées : des modes de penser le monde</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour une approche pluraliste du travail avec la géographie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Crispi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIG 2017 : Territoires humains, mondes animaux</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Rivista geografica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie du collège à l’épreuve des récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Invention d'espaces de travail entre chemin individuel et pistes collectives : hommage à Yves Reuter et à ses recherches</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour un programme d’agir spatial : la didactique de la géographie à l’épreuve de changements curriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème édition du Festival International de Géographie de Saint-Dié-des-Vosges : Les Territoires de l’Imaginaire – Utopie, représentation, prospective</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.117-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.494.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt et conditions de la contribution d une « petite » spécialité - la didactique de la géographie - aux recherches en éducation : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences pour enseigner : le point de vue d’enseignants stagiaires. La professionnalisation en formation initiale, entre pratiques, identités et prescriptions institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de spécialité. Laboratoire CIREL</w:t>
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, e-303, pp.143-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, un concept sensible : enjeux didactiques et politiques dans le contexte scolaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ratzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du Printemps de la recherche en ESPE / Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Didáctica geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.95-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Panser l'erreur à l'école : de l'erreur au dysfonctionnement / Yves Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2013 Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (2), pp.107 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.482.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers Henry Dougier proposent les deux premiers numéros d’une nouvelle collection intitulée MAPPE et sa carte géante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles / Edition 2015 : Coopérer ?</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir la France en géographie : des professeurs et des élèves au travail dans l’enseignement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Printemps de la recherche en ESPE - Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, [Rubrique] Epistémologie, Histoire de la Géographie, Didactique, [2014 Enseignement &amp; didactique] (document 700), [32 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire en objet géographique l'entre-deux du travail ordinaire. L’instruction au sosie comme méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les espaces de l'entre-deux, 7, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sphère scolaire, savoirs géographiques et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté, Place et statut de l’acteur dans les didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moroux</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (113)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">최근 프랑스 지리 교육과정 개정 동향과 지리과 핵심역량</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saangkyun Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'enseignement des technologies et des sciences de l'information et des systèmes – CETSIS 2014</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">한국지리환경교육학회지 Journal of Geografic and Environnemental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Noël Douady et Morphocity : De la trace à la trame. La voie, lecture du développement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Penser le travail des enseignants et celui des élèves : avec/autour d’Anne Barrère. Pôle Formation Education Travail Emploi. Caen, (MRSH – UMS 843 CNRS)</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cordray</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05102855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normandie sensible d’Armand Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième séminaire international franco-coréen sur la géographie scolaire</w:t>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89-90, pp.77 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.3228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discipline et rapport au monde professionnel : le portfolio comme self assessment pour des professeurs-stagiaires d’anglais et d’histoire-géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationale : Grandir &amp; vieillir. Comment repenser les âges de la vie ?</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Littéracies universitaires : nouvelles perspectives, 153-154, pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies scolaires à l’épreuve du monde, éléments d’approche comparée des cas sud-coréen et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saangkyun Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources de problématisation en géographie scolaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF (Actualités de la Recherche en Education et Formation)</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              <w:t xml:space="preserve">Nouveaux c@hiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1013376ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Normandie dans les manuels scolaires : géographie d'une absence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et didactiques: Vers une transgression des frontières</w:t>
-[...72 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°2 "911-2011 : Happy Birthday Normandie ?", pp.57-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des enseignements supérieurs de la géographie : retour sur une journée d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Keerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international sur la professionnalisation de la formation des enseignants</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants iconographes de l'espace public urbain : la méthode du parcours iconographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Themines</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté "Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les géographies des enfants et des jeunes, 3, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.2355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectifs et enseignants débutants. Logiques et significations des collectifs pour les enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former au monde de demain. Perspectives de recherche en didactiques des sciences sociales</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, e-293, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigacion y formacion del profesorado en didactica de la geografia : posibilidades e implicaciones de algunas investigaciones en las practicas docentes en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">ensenenza de la ciencas sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, p. 13-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant : un métier incertain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discipline et rapport au monde professionnel : le portfolio comme self assesment pour des professeurs-stagiaires</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technicité de la description en géographie. Ecritures d'espace vécu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Congrès International de Didactiques</w:t>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://espacestemps.net/document7053.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance géographique et pratiques cartographiques dans l'enseignement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de didactiques de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (2), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport pratique à l'épistémologie, chez des professeurs-stagiaires du secondaire en géographie The practical relation with epistemology, for young teachers of the secondary level in geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Conférence des Directeurs d'IUFM « Qu’est-ce qu’une formation professionnelle universitaire des enseignants ? »</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, http://www.cybergeo.fr/index2490.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des paradigmes de l'enseignement de contenus culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'AFIRSE : Didactiques : quelles références épistémologiques ?</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Christian Pellois</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four conceptions in Geographical Education: A Model for Interpretation of Practices in the High-school Teaching of Geography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de formation de formateurs des IUFM de Caen et Rouen</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.4325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rapports géographiques au monde en construction dans les classes de géographie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'HEP de Béjune</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05091781v1</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68, pp.244 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ingeo.2004.2952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de croquis en classe de géographie et pratiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Fontanabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.167 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ingeo.2002.2806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques cartographiques et discours géographiques chez les professeurs de l’enseignement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61, pp.9 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mappe.2001.1625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle référentiel pour analyser les pratiques cartographiques dans l’enseignement et la formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Ernult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 43 (120), pp.473-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/022851ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Anne Glaudel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 11. Points de vue en didactiques de la géographie et de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les sciences de l’éducation : genèse, devenir, finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.215-232, 2026, Education et Didactiques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15o6o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échelles d'une formation de professeur des écoles : pour un guide d'enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalila Moussi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Se former entre pairs. Nouvelles dynamiques de professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique sociale, pp.76-88, 2025, 978-2-38548-044-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05451184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations du métier de professeur des écoles perçues à partir de l'investissement de la formation initiale par les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tavignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Marie-Laure Elalouf et Bruno Robbes, L'Ecole primaire au 21e siècle. Villeneuve d'Ascq, Presses Universitaires du Septentrion, Coll. Education et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 51-70, 2025, 978-2-7574-4446-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05451203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface aux actes du CIDHGEC, partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Gomes, Cédric Naudet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques, Actes du Colloque international des didactiques, de l’histoire, de la géographie et de l’éducation à la citoyenneté, Inspe de l’Académie de Nantes, mars 2024, Nantes (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.372-379, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une territorialisation des changements dans le travail enseignant et les espaces scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...75 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les écoles, leurs professeurs et le territoire : guide pour une approche monographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 155 pages, Chronique sociale, pp.131-140, 2024, 978-2-36717-966-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports de domination et résistances. Usages des échelles dans les transformations du travail enseignant par réformes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Devaux, Alex M. Mahoudeau, Mari Oiry Vaccara, Mathieu Uhel, Etienne Walker. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Rapports de domination et résistances. Approches de géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.215-228, 2024, 9782753596245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professeurs, les écoles et le territoire : construction d'un objet géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Les écoles, les professeurs et le territoire : guide pour une approche monographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 155 pages, Chronique sociale, pp.15-35, 2024, Pédagogie Formation, 978-2-36717-966-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide méthodologique : écrire sa monographie d'école et de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les écoles, leurs professeurs et le territoire : guide pour une approche monographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 155 pages, Chronique sociale, pp.37-54, 2024, 978-2-36717-966-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de l’histoire (Roselyne Le Bourgeois) et didactique de la géographie (Jean-François Thémines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois-Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Poucet (dir.), Alain Maillard et Julien Cahon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les sciences de l’éducation : genèse, devenir, finalités. L’exemple de l’Université de Picardie Jules Verne (1974-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextes et conditions de pratiques de savoir émancipatrices à l’École, à partir du cas de la géographie scolaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buttier J.-C., Panagiotounakos A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...114 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Des savoirs pour agir sur le monde. Quels apprentissages des élèves face aux enjeux contemporains ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUG; Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-52, 2023, 978-2-7061-5309-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. D’un colloque à un ouvrage sur le rôle des objets dans les pratiques des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bisault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ? (1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 1-10, A paraître, Education, 9781784058937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuils, liminalité et inégalités d’accès aux espaces scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Guilhem Labinal,Géographie et pédagogie. Penser et inventer les espaces d'apprentissage. Londres, ISTE Editions, coll. Géographie sociale et politique, p. 163-185</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-1-78405-961-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue de quatre chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...75 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre T. 2. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Éditions Iste, pp.249-264, 2023, (Série Éducation), 9781784058944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos : d’un colloque à un ouvrage sur le rôle des objets dans les pratiques des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bisault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bourgeois Rosleyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanoine Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...139 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Série éducation : Vol.16 &amp; Vol.17. Objets pour apprendre, objets à apprendre 1 &amp; 2 : quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface : from a Conference to a Book on the Role of Objects in the Practices of Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bisault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Science, society and new technologies series – education set : Vol. 10 &amp; Vol. 11. Objects to learn about and objects for learning 1 &amp; 2 : which practices for which issues?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche géographique du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Philippot; Jean-François Thémines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Aux frontières du travail enseignant : géographies de professionnalités mouvantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.9-20, 2022, La Professionnalisation, entre travail et formation, ISSN 2555-4263, 979-10-240-1553-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les programmes de géographie disent de l’institution qui les publie. Un terrain pour la géographie sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coordination : Antoine Frémont, Robert Hérin. Presses Universitaires de Caen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...75 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Un géographe dans le siècle. Hommage à Armand Frémont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 206-213, 2022, 979-10-91823-05-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Durisch Gauthier; Nadine Fink; Alain Pache. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Former dans un monde en crise. La didactique des sciences humaines et sociales face aux transformations sociétales. Mélanges offerts à Philippe Hertig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alphil-Presses universitaires suisses, pp.5-8, 2022, 978-2-88930-510-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer l’espace géographique en ressource d’émancipation : l’engagement de chercheurs en géographie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coordination : Richard Wittorski et Patrick Obertelli. Editions Champ Social. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Comment (mieux) faire société ? Recherches en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 50-64, 2022, 9791034607228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2022.01.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. Étudier les inégalités éducatives selon les espaces de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Keerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danic I., Keerle R.; Hardouin M.; Plantard P.; David O. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05136517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies de professionnalités en mouvement : de la recherche à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Philippot; Jean-François Thémines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Aux frontières du travail enseignant. Géographies de professionnalités mouvantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.199-217, 2021, (La professionnalisation entre travail et formation), 979-10-240-1553-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension spatiale des inégalités socio-éducatives : l'exemple des collégiens des académies de Bordeaux, Caen et Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alseny Niare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tomas Boix Roser; Pierre Champollion; Antonio M. Duarte. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Enseignement et apprentissage en tension dans des territoires ruraux, montagnards et urbains d’Europe du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.122-172, 2021, (Crise et anthropologie de la relation), 978-2-343-21689-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la réforme des rythmes scolaires a changé au travail de professeurs des écoles. Une approche par la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction : Thierry Philippot, Jean-François Thémines. Presses Universitaires de Rouen et du Havre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Aux frontières du travail enseignant. Géographies de professionnalités mouvantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 105-129, 2021, 979-10-240-1553-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : de la complexité d’investiguer les inégalités éducatives chez les adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Keerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...127 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives chez les adolescents.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.119-139, 2021, 978-2-7535-8488-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05223059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un livre de didactique comme une invitation au voyage - Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Genevois; Nathalie Wallian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Enseigner-apprendre en tous terrains. De la didactique contextuelle à la contextualisation du didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.VII-XIII, 2020, 9782813003492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve pour viatique : un enchâssement d'épreuves d'élèves, d'enseignants-formateurs et d'un accompagnateur directeur de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Vincent; Nicolas Guirimand; Emmanuelle Brossais. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              <w:t xml:space="preserve">Savoir, épreuves, confiance en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social Editions, pp.171-185, 2020, (Inclusion et coordination), 979-10-346-0558-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dimension didactique sous la pression de prescriptions multiples et de logiques contradictoires en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ouitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Thémines J.-F. et Tavignot P., Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question. Villeneuve d’Ascq : Presses Universitaires du Septentrion, Collection Éducation et didactiques, p. 123-148.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation - professionnalité enseignante - développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tavignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Thémines; Patricia Tavignot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.21-46, 2019, (Éducation et didactiques), 978-2-7574-2851-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.77431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dimension didactique sous la pression de prescriptions multiples et de logiques contradictoires en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ouitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Thémines; Patricia Tavignot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Professeurs des écoles en formation initiale au fil des réformes : un modèle de professionnalisation en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.123-148, 2019, (Éducation et didactiques), 978-2-7574-2851-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.77506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en formation initiale : une place difficile à trouver entre universitarisation et professionnalité prescrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Thémines J.-F. et Tavignot, P., Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question. Villeneuve d’Ascq : Presses Universitaires du Septentrion, Collection Éducation et didactiques, p. 169-191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Thémines J.-F. et Tavignot P., Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question. Villeneuve d'Ascq : Presses Universitaires du Septentrion, Collection Education et Didactiques, p. 281-291</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants et des élus. Le traitement spatial différencié de l'enfance dans la réforme des rythmes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Liot; Stéphanie Rubi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista geografica italiana</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Ouvrons l'école. Quand la réforme des rythmes scolaires interroge les territoires et les partenariats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrières sociales Editions, pp.293-316, 2018, Des paroles et des actes, 979-10-93839-19-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auteurs et évaluateurs d’articles scientifiques : expériences d’interdisciplinarité autour de la dimension spatiale des rapports sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intentions de formation et dimension collective du travail des enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tavignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Piot; Jean-François Marcel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Changements en éducation : intentions politiques et travail enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Éditions, pp.37-55, 2017, (Le Travail en débats. Série Colloques &amp; congrès), 978-2-36630-074-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde en partage ou espace de domination. La spatialité des objets ordinaires dans les salles de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Bonny; Nicolas Bautès; Vincent Gouëset. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">L'espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.253-274, 2017, (Géographie sociale)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales pour penser les acteurs dans les didactiques des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Thémines, Jean-François &amp; Doussot, Sylvain (dir.). Acteurs et action. Perspectives en didactiques de l’histoire et de la géographie. Caen : Presses Universitaires de Caen, p. 7-31. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le seuil de l'incertitude dans l'action en didactiques des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didáctica geográfica</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Thémines, Jean-François &amp; S. Doussot, Sylvain (dir.). Acteurs et action. Perspectives en didactiques de l’histoire et de la géographie. Caen : Presses Universitaires de Caen, p. 291-306. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages dans la classe : décrire l’espace à partir de photographies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cora Cohen-Azria; Marie-Pierre Chopin; Denise Orange-Ravachol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Questionner l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses universitaires du Septentrion, pp.35-50, 2016, (Les méthodes de recherche en didactiques), 978-2-7574-1158-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiation à la recherche, formation initiale et formation continuée : une analyse didactique du travail enseignant en histoire-géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc-André Ethier; Eric Mottet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté. Recherches et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-172, 2016, Perspectives en éducation et formation, 978-2-8073-0175-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur images dans les disciplines du monde social à l'école : entre adhésion et réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole DURISCH-GAUTHIER; Philippe HERTIG; Sophie MARCHAND-REYMOND. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...75 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Regards sur le monde. Apprendre avec et par les images en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Suisses, pp.321-336, 2015, Sociétés, 978-2-88930-016-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre discipline et métier : des professeurs d'histoire-géographie face à la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves BODERGAT; Pablo BUZNIC-BOURGEACQ. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">Des professionnalités sous tensions. Quelles(re)constructions dans les métiers de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.169-187, 2015, Perspectives en éducation et en formation, 9782804190644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’engagement de professeurs de français du supérieur en Asie du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Suong Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Jean-Marie De Ketele, Anne Jorro, France Merhan, Mutations éducatives et engagement professionnel. De Boeck, Coll. Perspectives en éducation et formation, p. 131-144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782804194192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ingénierie de la formation : formalisation d’expériences en formation d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vergnioux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">한국지리환경교육학회지 Journal of Geografic and Environnemental Education</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Traité d’ingénierie de la formation. Problématiques, orientations, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-112, 2014, Savoir et formation, 978-2-343-00386-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/har.bezia.2013.01.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entretien professionnel : d’une action conjointe à un engagement renouvelé entre inspecteurs et enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...75 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Anne Jorro, Jean-Marie De Ketele, L'engagement professionnel en éducation et formation. De Boeck, Coll. Perspectives en éducation et en formation, p. 55-67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-8041-7627-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2013.01.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions du métier chez les enseignants à l'épreuve de la première année d'exercice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bailleul; Jean-François Thémines; Richard Wittorski. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès édition, pp.61-82, 2012, (Collection Formation), 978-2-36630-004-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature jeunesse et anglais-géographie : quel(s) monde(s) construire en classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux c@hiers de la recherche en éducation</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, l'Atelier du Grand tétras, pp.59-79, 2012, (Résonance générale), 978-2-911648-52-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « développement professionnel » au-delà des intentions sociales ? Quels enjeux scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bailleul; Jean-François Thémines; Richard Wittorski. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès édition, pp.1-11, 2012, (Collection Formation), 9782366300048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de petit géographe à partir de l'Atlas des Géographes d'Orbae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...118 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-163, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bailleul; Jean-François Thémines; Richard Wittorski. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès édition, pp.183-189, 2012, (Collection Formation), 978-2-36630-004-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrer l’expérience : écriture en formation de formateurs débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">M’hammed MELLOUKI et Bernard WENTZEL, Que faut-il penser de la professionnalisation des enseignants aujourd’hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-176, 2012, Questions d'éducation et de formation, 978-2-8143-0111-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenglet Dufresnoy géographe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...97 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">POULOIN Claudine et MASSEAU Didier (dir.) Lenglet Dufresnoy entre ombre et lumières. Paris : Honoré Champion, Coll. Les Dix-Huitièmes siècles, n°155, p. 227-250</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maie Gérardot; Philippe Lemarchand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Géographie des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2011, 9782350301587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences culturelles entre didactiques de la géographie et des langues vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Aden. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ensenenza de la ciencas sociales</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">De Babel à la mondialisation. Apports des sciences humaines à la didactique des langues. Colloque international Contenus culturels et didactique des langues : rôle des disciplines contributoires (11-12 mars 2005, Cergy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCEREN-CRDP Bourgogne, pp.99-110, 2006, 978-2866213725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuels de géographie. Le formatage d'un regard disciplinaire national sur le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Bruillard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...739 lines deleted...]
-                <w:t xml:space="preserve">hal-04631550v1</w:t>
+              <w:t xml:space="preserve">Manuels scolaires, regards croisés. Caen : SCEREN-CRDP de Basse-Normandie, collection Documents, Actes et Rapports pour l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.181-200, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Expliciter en géographie. Pistes pour une géographie expérientielle. Cédric Naudet, Rennes (Presses Universitaires de Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.182-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.076.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05451215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie apprise à l’école et au collège : quelques clés de lecture à partir d’une recherche conduite dans plusieurs académies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Serriere Glaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Glaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Considère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret, L’Afrique rurale des manuels scolaires de géographie : sortir de l’exotisme et Christine Partoune, Dehors j’apprends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://journals.openedition.org/mappemonde/7715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.7715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04046294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Sardier, Quand la géo explique le monde. 30 phénomènes que vous ne connaissez pas encore, Paris, Autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://journals.openedition.org/mappemonde/6414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.6414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04046292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habiter et l’apprentissage du monde en classe de géographie : des enjeux didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05102882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter la mémoire des IUFM : une approche par les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Filâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se former entre pairs. Nouvelles dynamiques de professionnalisation</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque : Les IUFM (1989-2013). Vingt-quatre ans de redéfinition de la formation des professeur.es de l'enseignement public en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC); Archives départementales du Val-de-Marne; Équipe Histoire et Géographie de l'Inspé de l’académie de Créteil/UPEC; Laboratoire CRHEC de la faculté Lettres, Langues et Sciences Humaines de l'UPEC, May 2025, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « sujet didactique » : essai d'appropriation d'un concept et perspectives de cumulativité en didactique de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unité et diversité des approches empiriques et théoriques des recherches dans les didactiques, Actes du Colloque international des didactiques, de l’histoire, de la géographie et de l’éducation à la citoyenneté, Inspe de l’Académie de Nantes, mars 2024, Nantes (France)</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Cidhgec24 : colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe. Académie de Nantes, Mar 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professeurs, leurs écoles et le territoire. Former à la recherche/former par la recherche en formation initiale de futurs professeurs du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie-Laure Elalouf et Bruno Robbes, L'Ecole primaire au 21e siècle. Villeneuve d'Ascq, Presses Universitaires du Septentrion, Coll. Education et didactiques</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">Séminaire Education et territorialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Champollion, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface aux actes du CIDHGEC – Nantes, mars 2024 – Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écoles, leurs professeurs et le territoire : guide pour une approche monographique</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIDEGEC24 colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe. Académie de Nantes, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler des cadres de référence dans les recherches de didactique de la géographie : retours réflexifs sur des pratiques théoriques et méthodologiques peu discutées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapports de domination et résistances. Approches de géographie sociale</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté. Unité et diversité des approches empiriques et théoriques des recherches en didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté (cidhgec24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé (Institut national supérieur du professorat et de l’éducation) de Nantes Université; Équipe SAVE (savoirs, apprentissages, valeurs en éducation) du CREN (Centre de recherche en éducation de Nantes), Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fabrique du territoire local par l'éducation : approche géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écoles, les professeurs et le territoire : guide pour une approche monographique</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Journée d’études Regards croisés sur les « territoires éducatifs partagés » dans les espaces ruraux et les marges urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREP DRAJES Grand Est, Dec 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tavignot, un parcours en sciences de l’éducation et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écoles, leurs professeurs et le territoire : guide pour une approche monographique</w:t>
-[...118 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'études : Patricia Tavignot, un parcours en sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Rouen Normandie, Nov 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme de recherche « Géoduscole » : enjeux et modalités d'hybridation méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considère Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaudel Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Série éducation : Vol.16 &amp; Vol.17. Objets pour apprendre, objets à apprendre 1 &amp; 2 : quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté. L'enseignement d'histoire, de géographie et d'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, Toulouse, France. pp.33-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.vdta-s805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand des élèves enquêtent en géographie scolaire sur leurs territoires du quotidien en contexte de pandémie : enjeux de savoir, enjeux existentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guilhem Labinal,Géographie et pédagogie. Penser et inventer les espaces d'apprentissage. Londres, ISTE Editions, coll. Géographie sociale et politique, p. 163-185</w:t>
-[...118 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e colloque international du CIST / Apprendre des territoires / Enseigner les territoires [Aprender de los territorios / Enseñar los territorios (es)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626431v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School Geography and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ? (1)</w:t>
-[...122 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apprendre des territoires - Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège International des Sciences du Territoire, Nov 2023, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser/classer : un état des lieux des recherches sur les espaces d’apprentissage universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des savoirs pour agir sur le monde. Quels apprentissages des élèves face aux enjeux contemporains ?</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire du projet ApprES Espaces d'Apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe ApprES, May 2023, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acquis des élèves de primaire et de collège en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Considère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences de l’éducation : genèse, devenir, finalités. L’exemple de l’Université de Picardie Jules Verne (1974-2023)</w:t>
-[...118 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Dié (Vosges), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux d’une formation universitaire au métier d’enseignant en géographie par l’épistémologie de la discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre T. 2. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le printemps de la recherche en éducation. Former les enseignants à l’histoire et à l’épistémologie des disciplines : quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de &amp;quot;rapport au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment (mieux) faire société ? Recherches en sciences humaines et sociales</w:t>
-[...45 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Teaching Geography: present and future Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI - COMMISSION GEOGRAPHY EDUCATION, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...37 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des opérateurs disciplinaires de réflexivité dans des portfolios en MEEF second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former dans un monde en crise. La didactique des sciences humaines et sociales face aux transformations sociétales. Mélanges offerts à Philippe Hertig</w:t>
-[...118 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude : la réflexivité a-t-elle encore un avenir ? Enjeux critiques des écrit(ure)s professionnel(le)s de futur.e.s enseignant.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Professionnalisations et professionnalités en contextes éducatifs, Inspé Normandie Caen, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle géographie en formation universitaire professionnalisante : se saisir de questions épistémologiques pour penser/agir sur le travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, society and new technologies series – education set : Vol. 10 &amp; Vol. 11. Objects to learn about and objects for learning 1 &amp; 2 : which practices for which issues?</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; laboratoire PACTE (Camille Vergnaud, Laura Péaud), Nov 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire adolescent et enquête par l'image : comparaison de deux propositions scolaires auprès d'adolescents de 12 à 14 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières du travail enseignant : géographies de professionnalités mouvantes</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Colloque International : Imaginaire adolescent, Adolescents imaginaires / Atelier 1 : Adolescent.e.s et virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEI (Réseau international Adolescence Contemporaine et Environnement Incertain), May 2022, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que sont les sciences de l’éducation et de la formation aujourd’hui ? Un point de vue depuis la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un géographe dans le siècle. Hommage à Armand Frémont</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les sciences de l'éducation à Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Dec 2021, Amiens (Université de Picardie Jules Verne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...60 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels espaces pour la formation des professeur.es des écoles ? A partir d’un cas d’accompagnement par la recherche d’une formation dans le contexte de la réforme des rythmes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières du travail enseignant. Géographies de professionnalités mouvantes</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Colloque international L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Université, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...73 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de professionnalisation en question les transformations du métier de professeur des écoles perçues à partir de l’investissement de la formation initiale par les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tavignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Colloque international : L’école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...73 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les limites spatiales disent de l’institution scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement et apprentissage en tension dans des territoires ruraux, montagnards et urbains d’Europe du sud</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Colloque international L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Université, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace : un analyseur de changements dans le travail enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières du travail enseignant. Géographies de professionnalités mouvantes</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Séminaire du CEREP, Séance : La prise en compte de la dimension spatiale dans les recherches en didactiques et sur le travail enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CEREP, Anne Glaudel, Feb 2020, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescentes et adolescents des villes et des champs. La dimension spatiale des inégalités éducatives chez les adolescents.</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire du projet ApprES Espaces d'Apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe ApprES, May 2020, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux programmes de lycée : des finalités faiblement conçues pour une géographie scolaire qui peine à penser en termes de curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir, épreuves, confiance en éducation et formation</w:t>
-[...75 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international de didactiques de l’histoire, de la géographie, de l’éducation à la citoyenneté. Symposium « L’enseignement de la géographie : entre découpages des savoirs et construction d’un curriculum de l'élémentaire à l’entrée à l’université ; à partir du cas français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve comme viatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner-apprendre en tous terrains. De la didactique contextuelle à la contextualisation du didactique</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international Savoirs, épreuves, confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation comme travail critique de l’enseignant(-chercheur) : évaluer sans note dans un master de formation d’enseignant.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">Colloque Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH-Caen-ESO-JEDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue sur les objets et les pratiques enseignantes en géographie (Table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thémines J.-F. et Tavignot P., Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question. Villeneuve d’Ascq : Presses Universitaires du Septentrion, Collection Éducation et didactiques, p. 123-148.</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international Objets pour apprendre, objets à apprendre : Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue de chercheurs sur les objets et les pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professeurs des écoles en formation initiale au fil des réformes : un modèle de professionnalisation en question</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">Colloque : Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAREF; ESPE de l'Académie d'Amiens, Jun 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-Italie : écrire l’histoire de dialogues décalés en psychologie du travail et en géographie sociale. Enjeux épistémologiques et éthiques autour du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thémines J.-F. et Tavignot, P., Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question. Villeneuve d’Ascq : Presses Universitaires du Septentrion, Collection Éducation et didactiques, p. 169-191</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH-ESO Caen-JEDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel usage du « territoire » dans des recherches sur la professionnalisation dans les métiers de l'enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thémines J.-F. et Tavignot P., Professeurs des écoles en formation initiale au fil des réformes. Un modèle de professionnalisation en question. Villeneuve d'Ascq : Presses Universitaires du Septentrion, Collection Education et Didactiques, p. 281-291</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Journées du thème 2 CIRNEF. Professionnalisation, professionnalité : temporalités, espaces et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIRNEF, Dec 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05102867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension spatiale des méthodologies : une recherche interdisciplinaire sur les transformations du travail enseignant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Cerim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouvrons l'école. Quand la réforme des rythmes scolaires interroge les territoires et les partenariats</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Colloque Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH Caen-ESO-JEDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des finalités faiblement conçues pour une discipline géographique qui peine à penser en termes de curriculum, Symposium &amp;quot;L'enseignement de la géographie : entre découpages des savoirs et construction d’un curriculum de l’élémentaire à l’entrée à l'université. A partir du cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international des didactiques de l'histoire, de la géographie et de la citoyenneté. "Penser les frontières des savoirs dans et sur le monde social"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplines indociles pour didacticiens trop dociles ? Faites-en l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements en éducation : intentions politiques et travail enseignant</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">1er Colloque international du Didactifen - Les disciplines enseignées : des modes de penser le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux sur la route : ce que les camions pourraient nous dire… si nous les regardions !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">FIG 2017 : Territoires humains, mondes animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de recherche et constitution d'espace(s) de travail : monographie, polyphonie et auctorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thémines, Jean-François &amp; Doussot, Sylvain (dir.). Acteurs et action. Perspectives en didactiques de l’histoire et de la géographie. Caen : Presses Universitaires de Caen, p. 7-31. </w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Colloque international : Invention d'espaces de travail entre chemin individuel et pistes collectives : hommage à Yves Reuter et à ses recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition de l’acteur enseignant d’un point de vue construit en didactique de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thémines, Jean-François &amp; S. Doussot, Sylvain (dir.). Acteurs et action. Perspectives en didactiques de l’histoire et de la géographie. Caen : Presses Universitaires de Caen, p. 291-306. </w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Séminaire de spécialité. Laboratoire CIREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL., Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05102872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfigurer l'espace de travail d'étudiants en licence de sciences pour l'ingénieur. Innovations pour développer l'autonomie des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner l'espace</w:t>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le camion-géographe de la route au monde : imaginaires et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté. Recherches et Pratiques</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26ème édition du Festival International de Géographie de Saint-Dié-des-Vosges : Les Territoires de l’Imaginaire – Utopie, représentation, prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une commande institutionnelle à une pratique de recherche collaborative : préférer l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sourbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur le monde. Apprendre avec et par les images en géographie</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er colloque du Printemps de la recherche en ESPE / Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National des ESPE, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude des évolutions pédagogiques et didactiques dans les colloques CETSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des professionnalités sous tensions. Quelles(re)constructions dans les métiers de l'humain</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Suong Nguyen Thi</w:t>
+              <w:t xml:space="preserve">CETSIS 2013 Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer au rythme de l'école. Espaces et engagement d'acteurs dans la mise en œuvre de la réforme des rythmes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Marie De Ketele, Anne Jorro, France Merhan, Mutations éducatives et engagement professionnel. De Boeck, Coll. Perspectives en éducation et formation, p. 131-144</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles / Edition 2015 : Coopérer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM; Association Biennale, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment une nouvelle thématisation, par des regards disciplinaires croisés, questionne les didactiques disciplinaires et fait surgir de nouveaux objets d'étude et de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité d’ingénierie de la formation. Problématiques, orientations, méthodes</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">Le Printemps de la recherche en ESPE - Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des ESPE, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre ou ne pas être mou du Moodle ? Méthodologie universitaire et environnement de travail hybride pour l’introduction des outils et démarches en SPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anne Jorro, Jean-Marie De Ketele, L'engagement professionnel en éducation et formation. De Boeck, Coll. Perspectives en éducation et en formation, p. 55-67</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque d'enseignement des technologies et des sciences de l'information et des systèmes – CETSIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Besançon, France. [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand concevoir, c'est voir. Les savoirs socio-spatiaux des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, CAEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie, ça sert, aussi, à faire un monde commun : le naturel géographe d’acteurs de l’école. Symposium L’espace retrouvé, coordination Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté, Place et statut de l’acteur dans les didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve : pertinence didactique d’un concept sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'études Penser le travail des enseignants et celui des élèves : avec/autour d’Anne Barrère. Pôle Formation Education Travail Emploi. Caen, (MRSH – UMS 843 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corée en images dans la documentation des professeurs de géographie en France (1960-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Deuxième séminaire international franco-coréen sur la géographie scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Séoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modèles de développement en formation des enseignants : âges, paliers et expérience dans les ingénieries de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ouitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque internationale : Grandir &amp; vieillir. Comment repenser les âges de la vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe CAFORE (UCO Angers); LPPL (UPRES EA 4638), Feb 2014, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence didactique de concepts de sociologie et de philosophie pour l’analyse du travail enseignant en géographie : conditions et valeurs des emprunts. Symposium Analyser les pratiques en histoire, géographie et sciences sociales : cadre de références et méthodologies, Coordination Yannick Le Marec, Daniel Niclot et Thierry Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie des conflits</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              <w:t xml:space="preserve">AREF (Actualités de la Recherche en Education et Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des technologies, des sciences de l’information et des systèmes. Un regard extérieur sur une communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POULOIN Claudine et MASSEAU Didier (dir.) Lenglet Dufresnoy entre ombre et lumières. Paris : Honoré Champion, Coll. Les Dix-Huitièmes siècles, n°155, p. 227-250</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.235-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants français à l'épreuve de la question nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Babel à la mondialisation. Apports des sciences humaines à la didactique des langues. Colloque international Contenus culturels et didactique des langues : rôle des disciplines contributoires (11-12 mars 2005, Cergy)</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie et didactiques: Vers une transgression des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrer l'expérience. Ecritures en formation de formateurs débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuels scolaires, regards croisés. Caen : SCEREN-CRDP de Basse-Normandie, collection Documents, Actes et Rapports pour l'Education</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">1er Colloque international sur la professionnalisation de la formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bienne, Suisse. pp.155-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre (de) l'ordinaire urbain à différents âges de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté "Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’espace de la nation dans un temps post-disciplinaire… le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former au monde de demain. Perspectives de recherche en didactiques des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche en didactiques et en épistémologie des sciences sociales (ERDESS), Sep 2011, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05102875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif de formation à l'écriture de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSBA, Université d'Angers, Jun 2011, Angers, France. pp.299-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05102859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des éléments didactiques qui traversent les disciplines. Des exemples en mathématiques et en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2eme Congrès International de Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gerone, Espagne. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-02320982v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discipline et rapport au monde professionnel : le portfolio comme self assesment pour des professeurs-stagiaires Disciplines and relations with professional contexts : a portfolio as a self-assessment tool for English and History-Geography trainee- teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discipline et rapport au monde professionnel : le portfolio comme self assesment pour des professeurs-stagiaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Caen (FR), France. http://evenements.univ-lille3.fr/litteracies-universitaires/cd/textes_VO/a_LeGuern(AL)Themines(JF)_F</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habiter : quand les pratiques spatiales entrent dans les classes de géographie en collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ratzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de didactiques de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP Vaud Lausanne, Université de Genève, Nov 2009, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des « formateurs en établissement » : de l'action à sa formalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Conférence des Directeurs d'IUFM « Qu’est-ce qu’une formation professionnelle universitaire des enseignants ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDIUFM, May 2007, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la réflexion sur la diversité méthodologique dans des recherches de didactique de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'AFIRSE : Didactiques : quelles références épistémologiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone Internationale de Recherche en Education, May 2005, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens de l'activité du formateur et &amp;quot;milieu de recherche&amp;quot; en IUFM : à partir du cas de la géographie en lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'HEP de Béjune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Pédagogique de Béjune, 2004, Bienne (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif mixte d’analyse de pratiques professionnelles à l’IUFM de Basse-Normandie : relation du cas de la formation PLC2 histoire-géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de formation de formateurs des IUFM de Caen et Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Rouen, Nov 2004, Rouen Mont Saint Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05090078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles, leurs professeurs et le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chronique sociale, 155 pages, 2024, Pédagogie Formation, 978-2-36717-966-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bisault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. , pp.246, 2023, Innovation en sciences de l'éducation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre 2 : quelles pratiques enseignantes pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bisault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. , 17, pp.312, 2023, Innovation en sciences de l'éducation, 9781784058944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre 1 : quelles pratiques enseignantes pour quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bisault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. , 16, pp.246, 2023, Innovation en sciences de l'éducation, 9781784058937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objects to Learn About and Objects for Learning 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bisault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE. , pp.246, 2023, Innovation en sciences de l'éducation</w:t>
+              <w:t xml:space="preserve">ISTE group, 11, pp.302, 2022, 9781786307743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objects to Learn About and Objects for Learning 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bisault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE. , 17, pp.312, 2023, Innovation en sciences de l'éducation, 9781784058944</w:t>
+              <w:t xml:space="preserve">ISTE group, 10, pp.240, 2022, 9781786306715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objects to Learn About and Objects for Learning. Which Teaching Practices for Which Issues? 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bisault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE group, 11, pp.302, 2022, 9781786307743</w:t>
+              <w:t xml:space="preserve">ISTE WILEY. 2022, Education SET, Coordinated by Angela Barthes, Anne-Laure Le Guern, 9781786307743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">ISTE WILEY. 2022, Education SET, Coordinated by Angela Barthes, Anne-Laure Le Guern, 9781786307743</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières du travail enseignant : géographies de professionnalités mouvantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2021, La Professionnalisation, entre travail et formation, ISSN 2555-4263, 979-10-240-1553-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...102 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professeurs des écoles en formation initiale au fil des réformes : un modèle de professionnalisation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tavignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.325, 2019, (Education et didactiques), 978-2-7574-2851-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.77391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2021, La Professionnalisation, entre travail et formation, ISSN 2555-4263, 979-10-240-1553-8</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du travail et géographie sociale. Des outils pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 1, 198 p., 2018, (Sciences, sociét́é et nouvelles technologies. Série Géographie sociale et politique), 978-1-78405-460-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs et action. Perspectives en didactiques de l'histoire et de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions, 1, 198 p., 2018, (Sciences, sociét́é et nouvelles technologies. Série Géographie sociale et politique), 978-1-78405-460-1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France en classe de géographie. Propositions d'élèves et de professeurs. Paris : L'Harmattan, 233 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès Editions, 208 p., 2012, (Collection Formation), 978-2-36630-004-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir et savoir enseigner le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Mirail. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la géographie un métier qui s'apprend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caen : SCEREN/Hachette Education. pp.158, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la géographie : un métier qui s'apprend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP Basse-Normandie/Hachette Education, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et histoire-géographie dans l'enseignement secondaire. Analyses didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Fontanabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.227, 2005, INRP, Documents et travaux de recherche en éducation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mémoire professionnel en IUFM et son accompagnement. Entre régulation et régularisation : recherches multiréférentielles dans une académie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Octarès Editions, 208 p., 2012, (Collection Formation), 978-2-36630-004-8</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, (Recherches et innovations sur et pour des enseignants et des formateurs), 978-2-7475-2128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...383 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17665,137 +17998,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site colloqueobjet2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bisault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « objets pour apprendre, objets à apprendre : quelles pratiques professionnelles pour quels enjeux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amiens, France. https://www.u-picardie.fr/colloqueobjet2019, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17805,91 +18138,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecole primaire au XXIe siècle. Ca manque pas d'R, épisode 37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17899,213 +18232,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuves, images du métier d'enseignant et réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette N'Gono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Education Nationale, de l'enseignement supérieur et de la recherche; Direction de l'Evaluation, de la Prospective et de la Performance. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations épistémologies-pratiques dans la formation initiale des professeurs d’histoire-géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IUFM de Basse-Normandie. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05090082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18115,105 +18448,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographicité et professionnalité enseignante. Approche didactique de la complexité des pratiques et des discours de la géographie scolaire du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen Basse-Normandie, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02187588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId348"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18281,51 +18614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9A9A020"/>
+    <w:nsid w:val="F50BFC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18429,51 +18762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D00416D3"/>
+    <w:nsid w:val="900B1929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18663,51 +18996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-themines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2080-739X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07419139X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1/file/Tome%201%20V6.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consid&#232;re Sylvie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaudel Anne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.vdta-s805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tavignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ratzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.037.0133" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13elk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15699" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ben Hammouda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7633" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.531.0119" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3978" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3991" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8416" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.492.0113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319271v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14651" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706542v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.494.0117" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706548v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.482.0107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958394v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saangkyun Yi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3228" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319299v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013376ar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2952" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2002.2806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2001.1625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04631550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ernult" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/022851ar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0182" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03867209v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serriere Glaudel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Glaudel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7715" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6414" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451203v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001713v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bourgeois Rosleyne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanoine C&#233;line" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04299512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois-Viron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136517v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alseny Niare" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046333v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398254v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77431" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77506" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398262v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741295v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741296v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Suong Nguyen Thi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741234v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/HAR_BEZIA_2013_01_0085?lang=fr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.bezia.2013.01.0085" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091121v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320982v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625642v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013378v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467188v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046307v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lebourgeois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985190v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046311v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1358" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345745v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77391" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741298v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741249v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775864v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320984v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320983v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334170v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12915" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469914v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090082v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02187588v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-themines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2080-739X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07419139X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188093v1/file/Tome%201%20V6.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.189.0069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13elk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.037.0133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ben Hammouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.531.0119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3978" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8416" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.492.0113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.494.0117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ratzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.482.0107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saangkyun Yi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013376ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4325" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2952" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2002.2806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2001.1625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04631550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ernult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/022851ar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o6o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451203v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tavignot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04299512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois-Viron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bourgeois Rosleyne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanoine C&#233;line" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168576v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alseny Niare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05223059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398257v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398254v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77431" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261169v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77506" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706556v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711333v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Suong Nguyen Thi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/HAR_BEZIA_2013_01_0085?lang=fr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.bezia.2013.01.0085" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741261v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091121v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03867209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serriere Glaudel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Glaudel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7715" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6414" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967154v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consid&#232;re Sylvie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaudel Anne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.vdta-s805" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626439v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626399v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626313v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046725v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046715v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626320v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320678v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102867v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384775v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320709v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320705v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320712v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840455v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugu&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090742v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091665v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091781v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013378v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467188v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466217v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985190v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046307v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lebourgeois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345745v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77391" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741298v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741249v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741223v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320984v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320983v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12915" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469914v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626243v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090082v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02187588v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>