--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1878,187 +1878,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pauvreté urbaine à Mexico : une approche de la diversité des colonies populaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se loger en périphérie de Mexico : une production résidentielle aux multiples visages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238756v1</w:t>
+                <w:t xml:space="preserve">halshs-01341686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se loger en périphérie de Mexico : une production résidentielle aux multiples visages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pauvreté urbaine à Mexico : une approche de la diversité des colonies populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341686v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des organisations sociales dans la régularisation des quartiers illégaux de la périphérie de Mexico</w:t>
               </w:r>
@@ -2489,109 +2489,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05158707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les inégalités intra urbaines de la zone métropolitaine de la ville de Mexico à travers l’étude des mobilités résidentielles et quotidiennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversatorio sobre la propiedad : caso Estado de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et migrations en Amérique latine : Parcours individuels et transformations urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naïk Miret; France Guérin-Pace, Oct 2024, Poitiers (MSHS), France</w:t>
+              <w:t xml:space="preserve">Facultad de Arquitectura y Diseño de la UABC, Cuerpo académico de Procesos urbanos y Arquitectónicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Olvera, Dec 2024, Mexicali, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04726624v1</w:t>
+                <w:t xml:space="preserve">halshs-05158681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logements et inégalités en Amérique latine : regards depuis le Mexique</w:t>
               </w:r>
@@ -2640,96 +2627,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04507306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversatorio sobre la propiedad : caso Estado de México</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractériser les inégalités intra urbaines de la zone métropolitaine de la ville de Mexico à travers l’étude des mobilités résidentielles et quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facultad de Arquitectura y Diseño de la UABC, Cuerpo académico de Procesos urbanos y Arquitectónicos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Olvera, Dec 2024, Mexicali, México</w:t>
+              <w:t xml:space="preserve">Villes et migrations en Amérique latine : Parcours individuels et transformations urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naïk Miret; France Guérin-Pace, Oct 2024, Poitiers (MSHS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05158681v1</w:t>
+                <w:t xml:space="preserve">halshs-04726624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la périphérie des métropoles à Paris et Mexico. Entre insécurités et innovations foncières pour se loger</w:t>
               </w:r>
@@ -2860,191 +2860,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02611662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land for housing and feeding in the metropolitan areas: a twofold challenge faced with deadlocks (Cross analysis Paris-Mexico)</w:t>
+                <w:t xml:space="preserve">Concurrences et arrangements fonciers dans les interfaces urbain/rural : Mexico, Paris, (Addis-Abeba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Land Use Symposium, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Concurrences foncières, acteurs et politiques publiques dans les espaces ruraux périurbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire GT Villes-Campagnes – LabEx DynamiTe, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168347v1</w:t>
+                <w:t xml:space="preserve">halshs-02366915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrences et arrangements fonciers dans les interfaces urbain/rural : Mexico, Paris, (Addis-Abeba)</w:t>
+                <w:t xml:space="preserve">Land for housing and feeding in the metropolitan areas: a twofold challenge faced with deadlocks (Cross analysis Paris-Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrences foncières, acteurs et politiques publiques dans les espaces ruraux périurbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire GT Villes-Campagnes – LabEx DynamiTe, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Land Use Symposium, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02366915v1</w:t>
+                <w:t xml:space="preserve">hal-04168347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commoning et trajectoires de « communs fonciers » historiques au Mexique. L’exemple des ejidos et comunidades à Mexico</w:t>
               </w:r>
@@ -6767,51 +6767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yapi-Diahou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Harbonn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jestin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Le Troter Serra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Salenson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v37i2.2057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.82.2022.813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.444.0289" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ndao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13859-l-amerique-latine-9782340061668.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04500639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2025.103696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yapi-Diahou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Harbonn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jestin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Le Troter Serra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Salenson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v37i2.2057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.82.2022.813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.444.0289" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158681v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ndao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13859-l-amerique-latine-9782340061668.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04500639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>