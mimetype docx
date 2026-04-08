--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -973,290 +973,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
+                <w:t xml:space="preserve">InnovAB - Améliorer les systèmes de grande culture en agriculture biologique : enseignements d’un réseau d’expérimentations de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vian</w:t>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Duparque</w:t>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tomis</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/8lpmxj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103319v1</w:t>
+                <w:t xml:space="preserve">hal-02105010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InnovAB - Améliorer les systèmes de grande culture en agriculture biologique : enseignements d’un réseau d’expérimentations de longue durée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Metais</w:t>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vacher</w:t>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.55-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02105010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fertility after 10 years of conservation tillage in organic farming</w:t>
               </w:r>
@@ -1353,295 +1353,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Carolina Sasal</w:t>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
+                <w:t xml:space="preserve">V. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Piron</w:t>
+                <w:t xml:space="preserve">P. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896003v1</w:t>
+                <w:t xml:space="preserve">hal-01608354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cassagne</w:t>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Riou</w:t>
+                <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mulliez</w:t>
+                <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Denis Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.92-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608354v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping with legume for agroecological cropping systems: complementarity and facilitation processes and the importance of soil microorganisms. A review</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,77 +2240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,77 +2386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bottollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,77 +2636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bottollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of four tillage systems on soil structure and soil microbial biomass in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,51 +3293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four tillage systems in organic farming. Effect of soil structure modification and organic matter repartition on microbial biomass and soil respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du travail du sol sur le stockage du carbone organique en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gautronneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,51 +5136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tillage systems in organic farming: influence of soil structure on microbial biomass. First results. &amp;lt;em&amp;gt;Improving Sustainability in Organic and Low Input Food Production Systems&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,51 +5513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vérame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Correa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lepagneul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin D&#233;mont&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. B.A." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03691838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Perino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guyot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frandon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cavalaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viannay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Correa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lepagneul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin D&#233;mont&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. B.A." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03691838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Perino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guyot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frandon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cavalaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viannay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>