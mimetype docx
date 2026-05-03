--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory assessment of minor crops: A situated study on hulled wheats</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Correa</w:t>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lepagneul</w:t>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Démonté</w:t>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. B.A.</w:t>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.e21. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222206v1</w:t>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+                <w:t xml:space="preserve">Participatory assessment of minor crops: A situated study on hulled wheats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedikt</w:t>
+                <w:t xml:space="preserve">Sofía Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zimmermann</w:t>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Auchmann</w:t>
+                <w:t xml:space="preserve">Justine Lepagneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bartmann</w:t>
+                <w:t xml:space="preserve">Aubin Démonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">C.R. B.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+                <w:t xml:space="preserve">hal-05222206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
               </w:r>
@@ -973,290 +973,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InnovAB - Améliorer les systèmes de grande culture en agriculture biologique : enseignements d’un réseau d’expérimentations de longue durée</w:t>
+                <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vacher</w:t>
+                <w:t xml:space="preserve">Vincent Tomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.55-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105010v1</w:t>
+                <w:t xml:space="preserve">hal-04103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InnovAB - Améliorer les systèmes de grande culture en agriculture biologique : enseignements d’un réseau d’expérimentations de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vian</w:t>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Duparque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tomis</w:t>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/8lpmxj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04103319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fertility after 10 years of conservation tillage in organic farming</w:t>
               </w:r>
@@ -1353,399 +1353,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercropping with legume for agroecological cropping systems: complementarity and facilitation processes and the importance of soil microorganisms. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608354v1</w:t>
+                <w:t xml:space="preserve">hal-02894041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173, pp.92-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping with legume for agroecological cropping systems: complementarity and facilitation processes and the importance of soil microorganisms. A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894041v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
               </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,77 +2240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,77 +2386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bottollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,406 +2630,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effects of four tillage systems on soil structure and soil microbial biomass in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00176.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222837v1</w:t>
+                <w:t xml:space="preserve">hal-01173161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bottollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173151v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of four tillage systems on soil structure and soil microbial biomass in organic farming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01173161v1</w:t>
+                <w:t xml:space="preserve">hal-01173151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t>
               </w:r>
@@ -3293,51 +3293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,359 +3694,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term phosphorus dynamics in a French organic cropping system network</w:t>
+                <w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jouany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vian</w:t>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
+                <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Leclerc</w:t>
+                <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société Canadienne de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Peterborough, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605300v1</w:t>
+                <w:t xml:space="preserve">hal-02089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term phosphorus dynamics in a French organic cropping system network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clement</w:t>
+                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Heinisch</w:t>
+                <w:t xml:space="preserve">Blaise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société Canadienne de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Peterborough, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089036v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
@@ -4414,277 +4414,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190831v1</w:t>
+                <w:t xml:space="preserve">hal-01190709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Criquet</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190709v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a decision support system to develop the diagnosis and assessment of nitrogen losses in cropping systems</w:t>
               </w:r>
@@ -4808,51 +4808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four tillage systems in organic farming. Effect of soil structure modification and organic matter repartition on microbial biomass and soil respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du travail du sol sur le stockage du carbone organique en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gautronneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,51 +5136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tillage systems in organic farming: influence of soil structure on microbial biomass. First results. &amp;lt;em&amp;gt;Improving Sustainability in Organic and Low Input Food Production Systems&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5513,51 +5513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vérame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Correa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lepagneul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin D&#233;mont&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. B.A." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03691838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Perino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guyot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frandon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cavalaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viannay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lepagneul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin D&#233;mont&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. B.A." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03691838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-014-0060-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Perino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guyot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frandon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cavalaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viannay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>