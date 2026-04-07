--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -813,959 +813,959 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estibeaux (40), Castillon, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05067120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouvelle Aquitaine, Dordogne (24), Centre hospitalier de Saint Astier, EHPAD. Une occupation humaine de la fin de l’âge du Fer, rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2024</w:t>
+                <w:t xml:space="preserve">halshs-05067168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Haut Mauco, Agrolandes », Rapport de fouille Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Quartier CES de Rose, 5e RHC», Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Duras, ZAC de Barnage », Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.152</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint-Jean-de-Marsacq, Lotissement Les Grives », Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Duras, ZAC de Barnage », Rapport de diagnostic Inrap</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montflanquin, Rue de la Paix », Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint-Paul-lès-Dax, Liberté 2 », Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Lescar, Pieds des Remparts sud de la Cité», Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint-Paul-lès-Dax, Liberté 1 », Rapport de diagnostic Inrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.46</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Villeneuve-sur-Lot, 24, rue Monplaisir », Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.62</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau, Extension du Stade du Hameau, Boulevard de l’Aviation. Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.52</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau, Chemin Salié &amp;quot;, Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535292v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02535452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescar, Cami Salié, aire de covoiturage du diffuseur A 64, Rapport de diagnostic Inrap</w:t>
               </w:r>
@@ -3369,51 +3369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des opérations de diagnostic Inrap et de fouille d’Etat réalisées sur le site d’Ecorneboeuf à Coulounieix-Chamiers en 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,928 +4004,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Duras, ZAC de Barnage », Diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Montflanquin, Rue de la Paix », diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.326</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvagnon, 18, rue du Béarn, Diagnostic Inrap BSR Nouvelle Aquitaine (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau, Extension du Stade du Hameau, Boulevard de l’Aviation. Diagnostic Inrap, BSR Nouvelle-Aquitaine (2016, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau, Chemin Salié », Diagnostic Inrap, BSR Nouvelle Aquitaine (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescar, Cami Salié, aire de covoiturage du diffuseur A 64, Diagnostic Inrap, BSR Nouvelle Aquitaine (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.379</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Came, Zone d’activités des Hauts de la Bidouze, Diagnostic Inrap, BSR Nouvelle Aquitaine (2016- 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monségur, La Lande d’Agès, Diagnostic Inrap, BSR Nouvelle Aquitaine (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.387</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monségur, Las Tuttes et Très Cassourets, Diagnostic Inrap, BSR Aquitaine (2016- 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.368</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalinde, Rottersac. Diagnostic Inrap, (2015, 2017), BSR Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulounieix-Chamiers, Ecorneboeuf, Fouille d'état BSR Aquitaine (2015-1017)</w:t>
-[...52 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Trois nouveaux bronzes du Bronze moyen 1 en Pays de la Loire et Centre-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01137532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Denis-Pile, Barail des Jais. Diagnostic Inrap, BSR Aquitaine (2015, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01137532v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulounieix-Chamiers, Ecorneboeuf, Diagnostic Inrap BSR Aquitaine (2015-1017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulounieix-Chamiers, Ecorneboeuf, Fouille d'état BSR Aquitaine (2015-1017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontonx-sur-l’Adour, Houn dou Bern, Diagnostic Inrap, BSR Aquitaine ( 2015, 2017)</w:t>
               </w:r>
@@ -5295,51 +5295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2020.1520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decanter Franck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne C&#233;dric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2020.1520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decanter Franck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne C&#233;dric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>