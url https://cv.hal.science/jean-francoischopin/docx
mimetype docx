--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -1349,489 +1349,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Lescar, Pieds des Remparts sud de la Cité», Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Saint-Paul-lès-Dax, Liberté 2 », Rapport de diagnostic Inrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.48</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint-Paul-lès-Dax, Liberté 1 », Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.50</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Villeneuve-sur-Lot, 24, rue Monplaisir », Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, pp.54</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescar, Cami Salié, aire de covoiturage du diffuseur A 64, Rapport de diagnostic Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau, Extension du Stade du Hameau, Boulevard de l’Aviation. Rapport de diagnostic Inrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau, Chemin Salié &amp;quot;, Rapport de diagnostic Inrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535292v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02535277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monségur, La Lande d’Agès, Rapport de diagnostic Inrap</w:t>
               </w:r>
@@ -3694,1238 +3694,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Saint-Jean-de-Marsacq, Lotissement Les Grives », Diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint-Paul-lès-Dax, Liberté 2 », Diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint-Paul-lès-Dax, Liberté 1 », Diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Lescar, Pieds des Remparts sud de la Cité», diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.311</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Villeneuve-sur-Lot, 24, rue Monplaisir », diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.312</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Duras, ZAC de Barnage », Diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.311</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montflanquin, Rue de la Paix », diagnostic Inrap, BSR Nouvelle-Aquitaine (2017, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.342</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvagnon, 18, rue du Béarn, Diagnostic Inrap BSR Nouvelle Aquitaine (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.326</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau, Extension du Stade du Hameau, Boulevard de l’Aviation. Diagnostic Inrap, BSR Nouvelle-Aquitaine (2016, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.329</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau, Chemin Salié », Diagnostic Inrap, BSR Nouvelle Aquitaine (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.387</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescar, Cami Salié, aire de covoiturage du diffuseur A 64, Diagnostic Inrap, BSR Nouvelle Aquitaine (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Came, Zone d’activités des Hauts de la Bidouze, Diagnostic Inrap, BSR Nouvelle Aquitaine (2016- 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.379</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monségur, La Lande d’Agès, Diagnostic Inrap, BSR Nouvelle Aquitaine (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.374</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monségur, Las Tuttes et Très Cassourets, Diagnostic Inrap, BSR Aquitaine (2016- 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalinde, Rottersac. Diagnostic Inrap, (2015, 2017), BSR Aquitaine</w:t>
-[...52 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Trois nouveaux bronzes du Bronze moyen 1 en Pays de la Loire et Centre-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Denis-Pile, Barail des Jais. Diagnostic Inrap, BSR Aquitaine (2015, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Denis-Pile, Barail des Jais. Diagnostic Inrap, BSR Aquitaine (2015, 2017)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.113</w:t>
+                <w:t xml:space="preserve">Coulounieix-Chamiers, Ecorneboeuf, Diagnostic Inrap BSR Aquitaine (2015-1017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526522v1</w:t>
+                <w:t xml:space="preserve">hal-02535327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulounieix-Chamiers, Ecorneboeuf, Diagnostic Inrap BSR Aquitaine (2015-1017)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.31</w:t>
+                <w:t xml:space="preserve">Coulounieix-Chamiers, Ecorneboeuf, Fouille d'état BSR Aquitaine (2015-1017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535327v1</w:t>
+                <w:t xml:space="preserve">hal-02526512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulounieix-Chamiers, Ecorneboeuf, Fouille d'état BSR Aquitaine (2015-1017)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.32</w:t>
+                <w:t xml:space="preserve">Lalinde, Rottersac. Diagnostic Inrap, (2015, 2017), BSR Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526512v1</w:t>
+                <w:t xml:space="preserve">hal-02526516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontonx-sur-l’Adour, Houn dou Bern, Diagnostic Inrap, BSR Aquitaine ( 2015, 2017)</w:t>
               </w:r>
@@ -5295,51 +5295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2020.1520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decanter Franck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne C&#233;dric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2020.1520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decanter Franck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne C&#233;dric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>