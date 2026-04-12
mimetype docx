--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -572,261 +572,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712194v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-splitting based coarse-grained multicomputer parallel algorithm for the optimal binary search tree problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+                <w:t xml:space="preserve">NESEPRIN: A new scheme for energy-efficient permutation routing in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Landry Foko Sindjoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalil Kamdem Tchibonsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mthulisi Velempini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445760.2022.2102168⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.109162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758118v1</w:t>
+                <w:t xml:space="preserve">hal-03725188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NESEPRIN: A new scheme for energy-efficient permutation routing in IoT networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mthulisi Velempini</w:t>
+                <w:t xml:space="preserve">Four-splitting based coarse-grained multicomputer parallel algorithm for the optimal binary search tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lacmou Zeutouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214, pp.109162. </w:t>
+              <w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445760.2022.2102168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725188v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coarse-grained multicomputer parallel algorithm for the sequential substring constrained longest common subsequence problem</w:t>
               </w:r>
@@ -4529,221 +4529,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systolic-based parallel architecture for the longest common subsequences problem</w:t>
+                <w:t xml:space="preserve">APPLICATION-SPECIFIC ARRAY PROCESSORS FOR THE LONGEST COMMON SUBSEQUENCE PROBLEM OF THREE SEQUENCES ∗ †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25 (1), pp.53-70. </w:t>
+              <w:t xml:space="preserve">Parallel Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 13 (1), pp.27-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-9260(98)00003-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01495739808947359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238078v1</w:t>
+                <w:t xml:space="preserve">hal-03238080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLICATION-SPECIFIC ARRAY PROCESSORS FOR THE LONGEST COMMON SUBSEQUENCE PROBLEM OF THREE SEQUENCES ∗ †</w:t>
+                <w:t xml:space="preserve">Systolic-based parallel architecture for the longest common subsequences problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Algorithms and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (1), pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9260(98)00003-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01495739808947359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238080v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved linear systolic algorithms for substring statistics</w:t>
               </w:r>
@@ -6610,213 +6610,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of a Hierarchical Clustering Based-Geocast Algorithm in Wireless Sensor Networks with Guaranteed Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load Balancing Schemes for Parallel Processing of Dynamic Programming on BSP/CGM Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pauline Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PDPTA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Las Vegas, Nevada, USA, United States. pp.710-716</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007651v1</w:t>
+                <w:t xml:space="preserve">hal-01007650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing Schemes for Parallel Processing of Dynamic Programming on BSP/CGM Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Performance of a Hierarchical Clustering Based-Geocast Algorithm in Wireless Sensor Networks with Guaranteed Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSORCOMM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venice/Mestre, Italy, Italy. pp.250-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2010.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007650v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical DPT and Regional CSP-Based Hybrid Algorithm for Energy Efficiency in Target Tracking in Wireless Sensor Networks</w:t>
               </w:r>
@@ -7177,213 +7177,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-geocast Algorithms for Wireless Sparse or Dense Ad Hoc Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cluster-Based Distributed Scheme for Intrusion Control in Mobile Ad Hoc Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hadid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+                <w:t xml:space="preserve">Hamadou Saliah-Hassane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Networking and Services (icns 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN’08), vol.1, p. 488-493</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237814v1</w:t>
+                <w:t xml:space="preserve">hal-03268026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cluster-Based Distributed Scheme for Intrusion Control in Mobile Ad Hoc Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibo Karimou</w:t>
+                <w:t xml:space="preserve">Multi-geocast Algorithms for Wireless Sparse or Dense Ad Hoc Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Saliah-Hassane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN’08), vol.1, p. 488-493</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on Networking and Services (icns 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gosier, France. pp.35-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNS.2008.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268026v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient BSP/CGM Algorithm for the Matrix Chain Ordering Problem</w:t>
               </w:r>
@@ -7713,295 +7713,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operationnal Model for Mobile Target Tracking in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bui</w:t>
+                <w:t xml:space="preserve">A Realistic Approach for Energy-Saving Permutation Routing Protocol in Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing (ISWPC 2007), IEEE Catalog N° 07EX1480C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p.514-518</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275895v1</w:t>
+                <w:t xml:space="preserve">hal-03275881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Realistic Approach for Energy-Saving Permutation Routing Protocol in Mobile Ad Hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-localization and connectivity maintenance scheme for target tracking in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p.514-518</w:t>
+              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p. 343-348</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275881v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-localization and connectivity maintenance scheme for target tracking in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Operationnal Model for Mobile Target Tracking in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p. 343-348</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing (ISWPC 2007), IEEE Catalog N° 07EX1480C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Juan, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275887v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for a Constraint Optimization Problem in Mobile Ad-hoc Networks</w:t>
               </w:r>
@@ -8371,291 +8371,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robot-Walk- Based Collaborative Algorithm for Target Tracking in Ad Hoc Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Clustering Mutual Exclusion Protocol For Multi-Hop Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.451-456, </w:t>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.250-255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275909v1</w:t>
+                <w:t xml:space="preserve">hal-03275917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Mutual Exclusion Protocol For Multi-Hop Mobile Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mellier</w:t>
+                <w:t xml:space="preserve">An Implementation of an Energy-Saving Mutual Exclusion Protocol for Mobile Ad Hoc Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellietr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN'05, pp.341-347</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275917v1</w:t>
+                <w:t xml:space="preserve">hal-03268027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implementation of an Energy-Saving Mutual Exclusion Protocol for Mobile Ad Hoc Networks.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robot-Walk- Based Collaborative Algorithm for Target Tracking in Ad Hoc Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN'05, pp.341-347</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.451-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268027v1</w:t>
+                <w:t xml:space="preserve">hal-03275909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more realistic BSP cost model</w:t>
               </w:r>
@@ -9444,304 +9444,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A work-optimal CGM algorithm for the LIS problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimal Parallel Solution for a Geometrical Matching Problem Using BSR Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the thirteenth annual ACM symposium on Parallel algorithms and architectures - SPAA 01</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intern. Conf. Parall. Distr. Process. Technique and Applications (PDPTA), pp.556-562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588526v1</w:t>
+                <w:t xml:space="preserve">hal-03269231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient BSR-based parallel algorithms for geometrical problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A work-optimal CGM algorithm for the LIS problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Euromicro Workshop on Parallel and Distributed Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2001.905052⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the thirteenth annual ACM symposium on Parallel algorithms and architectures - SPAA 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Crete Island, Greece. pp.330--331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/378580.378756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238062v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Parallel Solution for a Geometrical Matching Problem Using BSR Model.</w:t>
+                <w:t xml:space="preserve">Efficient BSR-based parallel algorithms for geometrical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Semé</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conf. Parall. Distr. Process. Technique and Applications (PDPTA), pp.556-562</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth Euromicro Workshop on Parallel and Distributed Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Mantova, Italy. pp.265-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2001.905052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269231v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A basis for 3-D cellular networks</w:t>
               </w:r>
@@ -9998,191 +9998,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Initialization of Radio Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star-Honey Meshes and Tori: Topological Properties, Communication Algorithms and Ring Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carle,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Intern. Conf. Parall. Distr. Computt. systems, PDCS, PP.907-1001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Massachussetts Institute of Technilogy (MIT), Boston, 19, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Principles of Distributed Systems (OPODIS): 85-107</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269238v1</w:t>
+                <w:t xml:space="preserve">hal-03267719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-Honey Meshes and Tori: Topological Properties, Communication Algorithms and Ring Embedding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dynamic Initialization of Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Distributed Systems (OPODIS): 85-107</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">IASTED Intern. Conf. Parall. Distr. Computt. systems, PDCS, PP.907-1001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Massachussetts Institute of Technilogy (MIT), Boston, 19, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267719v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation Routing, Ranking and Sorting Algorithms on the Coarse-Grain Broadcast Communication Model With Few Channel</w:t>
               </w:r>
@@ -10408,191 +10408,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient parallel computing of the length of a longest common subsequence of three strings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Multiprocessor array Architecture for High-Speed Data Compression Using Static Huffman Codes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PPSC )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Minneapolis,, United States</w:t>
+              <w:t xml:space="preserve">IEEE Intern. Conf. on Electronic Circuits and Systems, pp. 324-328</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268037v1</w:t>
+                <w:t xml:space="preserve">hal-03269243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Multiprocessor array Architecture for High-Speed Data Compression Using Static Huffman Codes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient parallel computing of the length of a longest common subsequence of three strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intern. Conf. on Electronic Circuits and Systems, pp. 324-328</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PPSC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Minneapolis,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269243v1</w:t>
+                <w:t xml:space="preserve">hal-03268037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Systolic Architecture for Transpose Heuristic.</w:t>
               </w:r>
@@ -12728,51 +12728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Bogning Tepiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Akong Onabid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nkonjoh Ngomade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Florian Yankam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09798-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand Bomgni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrik Brel Jagho Mdemaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthulisi Velempini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabrelle Tchuenko Djoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103986" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712194v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lacmou Zeutouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2022.2102168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalil Kamdem Tchibonsou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2022.102927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-021-04069-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.15.1.10-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.102598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Casimir Tagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8891481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2019.332.345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Paho Nana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.02.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-018-0085-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kenfack Zeukeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2017.9507" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijghpc.2014040105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2014.062729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0601-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT14GLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Abdelhak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/AISS.vol3.issue9.41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962649800050X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delacourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626492000222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubecrine Ould Cheikhna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0274-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27VGV3BX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cn.2010.22019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.24040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2006.009885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sem&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-006-9157-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFA35F095F712A84036883F0C2B530400906CCE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibo Karimou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-005-0033-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R5FRWRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Thimonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013587415197" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C438760878DF9CB8E50FEB652955726CEAE2C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265901000464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10637199808947386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpdc.1999.1534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84XSM875-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9260(98)00003-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJ3PSH1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808947359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wabbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00025-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A9CD76CDAAB17E188E452AF16438B5B762FCED0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00011-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3QNZBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fabret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.503769" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02242705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF20690C6FA62B6B6C95444C08DCC1DF0B842EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(92)90174-T" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CVGC9S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(91)90007-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TTBXGST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bentaleb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boubetra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705804" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kechid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalufa Abdullah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi Moteb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.46" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benferhat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582442" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naimi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202340" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237814v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hadid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2008.50" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah-Hassane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Guermazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.158" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342581" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.47" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1089803.1089994" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635524" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275917v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635479" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellietr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kechid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCASIA.2005.97" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karimou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICW.2005.26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266182" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2003.1214289" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183610" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Blaise N'Damas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588526v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378756" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238062v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269231v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2001.905525" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2000.830303" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267719v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1996.549091" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAPP.1995.472166" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufourd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240089v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.1992.200542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271701v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKW1G68H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238146v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fabret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55895-0_421" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKSV27PH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54029-6_191" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FNQBL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Bogning Tepiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Akong Onabid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nkonjoh Ngomade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Florian Yankam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09798-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand Bomgni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrik Brel Jagho Mdemaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthulisi Velempini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabrelle Tchuenko Djoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103986" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712194v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lacmou Zeutouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalil Kamdem Tchibonsou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2022.2102168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2022.102927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-021-04069-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.15.1.10-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.102598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Casimir Tagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8891481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2019.332.345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Paho Nana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.02.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-018-0085-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kenfack Zeukeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2017.9507" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijghpc.2014040105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2014.062729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0601-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT14GLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Abdelhak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/AISS.vol3.issue9.41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962649800050X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delacourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626492000222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubecrine Ould Cheikhna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0274-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27VGV3BX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cn.2010.22019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.24040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2006.009885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sem&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-006-9157-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFA35F095F712A84036883F0C2B530400906CCE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibo Karimou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-005-0033-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R5FRWRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Thimonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013587415197" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C438760878DF9CB8E50FEB652955726CEAE2C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265901000464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10637199808947386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpdc.1999.1534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84XSM875-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808947359" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9260(98)00003-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJ3PSH1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wabbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00025-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A9CD76CDAAB17E188E452AF16438B5B762FCED0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00011-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3QNZBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fabret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.503769" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02242705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF20690C6FA62B6B6C95444C08DCC1DF0B842EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(92)90174-T" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CVGC9S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(91)90007-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TTBXGST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bentaleb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boubetra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705804" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kechid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalufa Abdullah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi Moteb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.46" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benferhat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582442" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naimi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202340" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah-Hassane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hadid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2008.50" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Guermazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.158" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342581" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.47" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1089803.1089994" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635479" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268027v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellietr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275909v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635524" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kechid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCASIA.2005.97" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karimou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICW.2005.26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266182" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2003.1214289" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183610" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Blaise N'Damas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378756" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2001.905525" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2000.830303" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269238v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1996.549091" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAPP.1995.472166" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufourd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240089v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.1992.200542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271701v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKW1G68H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238146v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fabret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55895-0_421" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKSV27PH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54029-6_191" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FNQBL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>