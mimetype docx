--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -572,261 +572,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712194v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NESEPRIN: A new scheme for energy-efficient permutation routing in IoT networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mthulisi Velempini</w:t>
+                <w:t xml:space="preserve">Four-splitting based coarse-grained multicomputer parallel algorithm for the optimal binary search tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lacmou Zeutouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109162⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445760.2022.2102168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725188v1</w:t>
+                <w:t xml:space="preserve">hal-03758118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-splitting based coarse-grained multicomputer parallel algorithm for the optimal binary search tree problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+                <w:t xml:space="preserve">NESEPRIN: A new scheme for energy-efficient permutation routing in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Landry Foko Sindjoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalil Kamdem Tchibonsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mthulisi Velempini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.109162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445760.2022.2102168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758118v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coarse-grained multicomputer parallel algorithm for the sequential substring constrained longest common subsequence problem</w:t>
               </w:r>
@@ -1690,235 +1690,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant and energy-efficient routing protocols for a virtual three-dimensional wireless sensor network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflict-free rerouting scheme through flow splitting for virtual networks using switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Florian Yankam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13174-018-0085-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236502v1</w:t>
+                <w:t xml:space="preserve">hal-03236507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict-free rerouting scheme through flow splitting for virtual networks using switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-tolerant and energy-efficient routing protocols for a virtual three-dimensional wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Paho Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.949-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13174-018-0085-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236507v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Architecture and Energy Efficient Routing Protocols for 3D Wireless Sensor Networks</w:t>
               </w:r>
@@ -6610,213 +6610,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing Schemes for Parallel Processing of Dynamic Programming on BSP/CGM Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Performance of a Hierarchical Clustering Based-Geocast Algorithm in Wireless Sensor Networks with Guaranteed Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSORCOMM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venice/Mestre, Italy, Italy. pp.250-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2010.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007650v1</w:t>
+                <w:t xml:space="preserve">hal-01007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of a Hierarchical Clustering Based-Geocast Algorithm in Wireless Sensor Networks with Guaranteed Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load Balancing Schemes for Parallel Processing of Dynamic Programming on BSP/CGM Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pauline Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDPTA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Las Vegas, Nevada, USA, United States. pp.710-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2010.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007651v1</w:t>
+                <w:t xml:space="preserve">hal-01007650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical DPT and Regional CSP-Based Hybrid Algorithm for Energy Efficiency in Target Tracking in Wireless Sensor Networks</w:t>
               </w:r>
@@ -6887,213 +6887,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Course-Grain Multicomputer Algorithm for the Minimum Cost Parenthesization Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kechid</w:t>
+                <w:t xml:space="preserve">Randomized multi-stage clustering-based geocast algorithms in anonymous wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany, Germany. pp.286-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1582379.1582442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007646v1</w:t>
+                <w:t xml:space="preserve">hal-01007647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized multi-stage clustering-based geocast algorithms in anonymous wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
+                <w:t xml:space="preserve">A Course-Grain Multicomputer Algorithm for the Minimum Cost Parenthesization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kechid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDPTA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Las Vegas, Nevada, USA, United States. pp.480-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1582379.1582442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007647v1</w:t>
+                <w:t xml:space="preserve">hal-01007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering Group Mutual Exclusion algorithm for mobile ad hoc networks</w:t>
               </w:r>
@@ -7177,213 +7177,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cluster-Based Distributed Scheme for Intrusion Control in Mobile Ad Hoc Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibo Karimou</w:t>
+                <w:t xml:space="preserve">Multi-geocast Algorithms for Wireless Sparse or Dense Ad Hoc Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Saliah-Hassane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN’08), vol.1, p. 488-493</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on Networking and Services (icns 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gosier, France. pp.35-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNS.2008.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268026v1</w:t>
+                <w:t xml:space="preserve">hal-03237814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-geocast Algorithms for Wireless Sparse or Dense Ad Hoc Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hadid</w:t>
+                <w:t xml:space="preserve">A Cluster-Based Distributed Scheme for Intrusion Control in Mobile Ad Hoc Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Saliah-Hassane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Networking and Services (icns 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN’08), vol.1, p. 488-493</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237814v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient BSP/CGM Algorithm for the Matrix Chain Ordering Problem</w:t>
               </w:r>
@@ -7713,295 +7713,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Realistic Approach for Energy-Saving Permutation Routing Protocol in Mobile Ad Hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-localization and connectivity maintenance scheme for target tracking in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p.514-518</w:t>
+              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p. 343-348</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275881v1</w:t>
+                <w:t xml:space="preserve">hal-03275887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-localization and connectivity maintenance scheme for target tracking in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Operationnal Model for Mobile Target Tracking in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p. 343-348</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing (ISWPC 2007), IEEE Catalog N° 07EX1480C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Juan, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275887v1</w:t>
+                <w:t xml:space="preserve">hal-03275895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operationnal Model for Mobile Target Tracking in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bui</w:t>
+                <w:t xml:space="preserve">A Realistic Approach for Energy-Saving Permutation Routing Protocol in Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing (ISWPC 2007), IEEE Catalog N° 07EX1480C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p.514-518</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275895v1</w:t>
+                <w:t xml:space="preserve">hal-03275881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for a Constraint Optimization Problem in Mobile Ad-hoc Networks</w:t>
               </w:r>
@@ -8371,291 +8371,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Mutual Exclusion Protocol For Multi-Hop Mobile Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mellier</w:t>
+                <w:t xml:space="preserve">An Implementation of an Energy-Saving Mutual Exclusion Protocol for Mobile Ad Hoc Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellietr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN'05, pp.341-347</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275917v1</w:t>
+                <w:t xml:space="preserve">hal-03268027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implementation of an Energy-Saving Mutual Exclusion Protocol for Mobile Ad Hoc Networks.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robot-Walk- Based Collaborative Algorithm for Target Tracking in Ad Hoc Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN'05, pp.341-347</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.451-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268027v1</w:t>
+                <w:t xml:space="preserve">hal-03275909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robot-Walk- Based Collaborative Algorithm for Target Tracking in Ad Hoc Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Clustering Mutual Exclusion Protocol For Multi-Hop Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.451-456, </w:t>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.250-255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275909v1</w:t>
+                <w:t xml:space="preserve">hal-03275917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more realistic BSP cost model</w:t>
               </w:r>
@@ -9159,312 +9159,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Computations of the Longest Repeated Suffix Ending at Each Point in a Word</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+                <w:t xml:space="preserve">An Efficient All-To-All Communication Protocol in Honeycomb Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA 17th International Conference on Computers and their Applications (CATA), pp. 18-21.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, San Francisco,, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Computer and Telecommunication Systems (SPECTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268032v1</w:t>
+                <w:t xml:space="preserve">hal-03268030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Mesh: A New Addressing Scheme and an Optimal Routing Algorithm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact Computations of the Longest Repeated Suffix Ending at Each Point in a Word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Semé</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Informatics(AI’02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">ISCA 17th International Conference on Computers and their Applications (CATA), pp. 18-21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, San Francisco,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269234v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient All-To-All Communication Protocol in Honeycomb Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hexagonal Mesh: A New Addressing Scheme and an Optimal Routing Algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
+                <w:t xml:space="preserve">Henri-Blaise N'Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Computer and Telecommunication Systems (SPECTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Applied Informatics(AI’02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268030v1</w:t>
+                <w:t xml:space="preserve">hal-03269234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Parallel Solution for a Geometrical Matching Problem Using BSR Model.</w:t>
               </w:r>
@@ -9998,191 +9998,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-Honey Meshes and Tori: Topological Properties, Communication Algorithms and Ring Embedding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dynamic Initialization of Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Distributed Systems (OPODIS): 85-107</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">IASTED Intern. Conf. Parall. Distr. Computt. systems, PDCS, PP.907-1001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Massachussetts Institute of Technilogy (MIT), Boston, 19, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267719v1</w:t>
+                <w:t xml:space="preserve">hal-03269238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Initialization of Radio Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star-Honey Meshes and Tori: Topological Properties, Communication Algorithms and Ring Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carle,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Intern. Conf. Parall. Distr. Computt. systems, PDCS, PP.907-1001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Massachussetts Institute of Technilogy (MIT), Boston, 19, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Principles of Distributed Systems (OPODIS): 85-107</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269238v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation Routing, Ranking and Sorting Algorithms on the Coarse-Grain Broadcast Communication Model With Few Channel</w:t>
               </w:r>
@@ -12728,51 +12728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Bogning Tepiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Akong Onabid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nkonjoh Ngomade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Florian Yankam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09798-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand Bomgni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrik Brel Jagho Mdemaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthulisi Velempini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabrelle Tchuenko Djoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103986" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712194v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lacmou Zeutouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalil Kamdem Tchibonsou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2022.2102168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2022.102927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-021-04069-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.15.1.10-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.102598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Casimir Tagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8891481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2019.332.345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Paho Nana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.02.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-018-0085-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kenfack Zeukeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2017.9507" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijghpc.2014040105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2014.062729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0601-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT14GLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Abdelhak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/AISS.vol3.issue9.41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962649800050X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delacourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626492000222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubecrine Ould Cheikhna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0274-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27VGV3BX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cn.2010.22019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.24040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2006.009885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sem&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-006-9157-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFA35F095F712A84036883F0C2B530400906CCE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibo Karimou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-005-0033-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R5FRWRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Thimonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013587415197" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C438760878DF9CB8E50FEB652955726CEAE2C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265901000464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10637199808947386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpdc.1999.1534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84XSM875-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808947359" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9260(98)00003-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJ3PSH1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wabbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00025-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A9CD76CDAAB17E188E452AF16438B5B762FCED0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00011-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3QNZBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fabret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.503769" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02242705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF20690C6FA62B6B6C95444C08DCC1DF0B842EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(92)90174-T" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CVGC9S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(91)90007-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TTBXGST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bentaleb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boubetra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705804" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kechid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalufa Abdullah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi Moteb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.46" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benferhat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582442" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naimi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202340" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah-Hassane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hadid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2008.50" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Guermazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.158" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342581" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.47" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1089803.1089994" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635479" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268027v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellietr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275909v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635524" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kechid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCASIA.2005.97" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karimou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICW.2005.26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266182" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2003.1214289" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183610" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Blaise N'Damas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378756" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2001.905525" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2000.830303" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269238v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1996.549091" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAPP.1995.472166" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufourd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240089v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.1992.200542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271701v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKW1G68H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238146v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fabret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55895-0_421" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKSV27PH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54029-6_191" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FNQBL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Bogning Tepiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Akong Onabid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nkonjoh Ngomade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Florian Yankam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09798-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand Bomgni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrik Brel Jagho Mdemaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthulisi Velempini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabrelle Tchuenko Djoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103986" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712194v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lacmou Zeutouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2022.2102168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalil Kamdem Tchibonsou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2022.102927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-021-04069-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.15.1.10-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.102598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Casimir Tagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8891481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2019.332.345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-018-0085-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Paho Nana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.02.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kenfack Zeukeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2017.9507" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijghpc.2014040105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2014.062729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0601-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT14GLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Abdelhak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/AISS.vol3.issue9.41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962649800050X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delacourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626492000222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubecrine Ould Cheikhna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0274-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27VGV3BX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cn.2010.22019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.24040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2006.009885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sem&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-006-9157-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFA35F095F712A84036883F0C2B530400906CCE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibo Karimou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-005-0033-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R5FRWRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Thimonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013587415197" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C438760878DF9CB8E50FEB652955726CEAE2C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265901000464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10637199808947386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpdc.1999.1534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84XSM875-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808947359" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9260(98)00003-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJ3PSH1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wabbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00025-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A9CD76CDAAB17E188E452AF16438B5B762FCED0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00011-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3QNZBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fabret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.503769" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02242705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF20690C6FA62B6B6C95444C08DCC1DF0B842EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(92)90174-T" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CVGC9S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(91)90007-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TTBXGST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bentaleb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boubetra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705804" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kechid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalufa Abdullah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi Moteb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.46" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benferhat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582442" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naimi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202340" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237814v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hadid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2008.50" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah-Hassane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Guermazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.158" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342581" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.47" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1089803.1089994" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellietr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635524" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635479" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kechid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCASIA.2005.97" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karimou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICW.2005.26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266182" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2003.1214289" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183610" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268030v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Blaise N'Damas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378756" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2001.905525" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2000.830303" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267719v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1996.549091" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAPP.1995.472166" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufourd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240089v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.1992.200542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271701v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKW1G68H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238146v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fabret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55895-0_421" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKSV27PH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54029-6_191" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FNQBL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>