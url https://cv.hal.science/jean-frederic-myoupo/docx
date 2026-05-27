--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1144,469 +1144,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dynamic Replacement of Virtual Service Resources for Mobile Users in Virtual Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dominant point-based parallel algorithm that finds all longest common subsequences for a constrained-MLCS problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Nkonjoh Ngomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Florian Yankam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.10-21. </w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.101070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17706/jcp.15.1.10-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2019.101070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236461v1</w:t>
+                <w:t xml:space="preserve">hal-03236480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient CGM-based parallel algorithms for the longest common subsequence problem with multiple substring-exclusion constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FSB-DReViSeR: Flow Splitting-Based Dynamic Replacement of Virtual Service Resources for Mobile Users in Virtual Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Florian Yankam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Casimir Tagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2019.102598⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/8891481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236493v1</w:t>
+                <w:t xml:space="preserve">hal-03236449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dominant point-based parallel algorithm that finds all longest common subsequences for a constrained-MLCS problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Dynamic Replacement of Virtual Service Resources for Mobile Users in Virtual Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Florian Yankam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17706/jcp.15.1.10-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2019.101070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03236480v1</w:t>
+                <w:t xml:space="preserve">hal-03236461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSB-DReViSeR: Flow Splitting-Based Dynamic Replacement of Virtual Service Resources for Mobile Users in Virtual Heterogeneous Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient CGM-based parallel algorithms for the longest common subsequence problem with multiple substring-exclusion constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Nkonjoh Ngomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lacmou Zeutouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Casimir Tagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Networks and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.102598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2020/8891481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2019.102598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236449v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conflict-Free Routing Tables Update Method for Persistent Multilink and Node Failures in SDN Architectures</w:t>
               </w:r>
@@ -1690,235 +1690,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict-free rerouting scheme through flow splitting for virtual networks using switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-tolerant and energy-efficient routing protocols for a virtual three-dimensional wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Paho Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13174-018-0085-4⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.949-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236507v1</w:t>
+                <w:t xml:space="preserve">hal-03236502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant and energy-efficient routing protocols for a virtual three-dimensional wireless sensor network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflict-free rerouting scheme through flow splitting for virtual networks using switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Florian Yankam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.949-964. </w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13174-018-0085-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236502v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Architecture and Energy Efficient Routing Protocols for 3D Wireless Sensor Networks</w:t>
               </w:r>
@@ -2301,1060 +2301,1060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and Energy-efficient Geocast Protocol for Wireless Sensor Networks based on a Hierarchical Clustered Structure</w:t>
+                <w:t xml:space="preserve">Heterogeneous Clustering for Secure, Energy-efficient and Fault tolerant Permutation Routing in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of network security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (3), pp.151-160</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vl. 3 (5), pp. 249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007662v1</w:t>
+                <w:t xml:space="preserve">hal-03276276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clustering for Secure, Energy-efficient and Fault tolerant Permutation Routing in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Secure and Energy-efficient Geocast Protocol for Wireless Sensor Networks based on a Hierarchical Clustered Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vl. 3 (5), pp. 249-258</w:t>
+              <w:t xml:space="preserve">International journal of network security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276276v1</w:t>
+                <w:t xml:space="preserve">hal-01007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient coarse-grain multicomputer algorithm for the minimum cost parenthesizing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+                <w:t xml:space="preserve">Dynamic Source Routing with Delay and Bandwidth guarantees for mobile ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bentaleb Abdelhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Lakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Communications and Information Sciences (JCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.47--58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007660v1</w:t>
+                <w:t xml:space="preserve">hal-01007661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment and Management of Sparse Sensor-Actuator Network in a Virtual Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Faye</w:t>
+                <w:t xml:space="preserve">An efficient coarse-grain multicomputer algorithm for the minimum cost parenthesizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (3), pp.463-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-011-0601-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276263v1</w:t>
+                <w:t xml:space="preserve">hal-01007660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Source Routing with Delay and Bandwidth guarantees for mobile ad hoc networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hicham Lakhlef</w:t>
+                <w:t xml:space="preserve">Deployment and Management of Sparse Sensor-Actuator Network in a Virtual Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications and Information Sciences (JCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.47--58</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 2, pp. 470-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007661v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ultra Hierarchical Clustering-Based Secure Aggregation Protocol for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Faye</w:t>
+                <w:t xml:space="preserve">An Efficient Permutation Routing Protocol in Multi-Hop Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Lakhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Advances in Information Sciences and Service Sciences (AISS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advancements in Computing Technology (IJACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (6), pp.207-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007655v1</w:t>
+                <w:t xml:space="preserve">hal-01007656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Phase Parallel Algorithm for the Sequence Alignment Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CONSTANT TIME PARALLEL DETECTION OF REPETITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 08 (04), pp.515-526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S012962649800050X⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 09 (01), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129626499000104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238083v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALL-TO-ALL BROADCASTING ALGORITHMS ON HONEYCOMB NETWORKS AND APPLICATIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYNTHESIZING LINEAR SYSTOLIC ARRAYS FOR DYNAMIC PROGRAMMING PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 09 (04), pp.539-550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129626499000505⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 02 (01), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129626492000222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238076v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Permutation Routing Protocol in Multi-Hop Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
+                <w:t xml:space="preserve">ALL-TO-ALL BROADCASTING ALGORITHMS ON HONEYCOMB NETWORKS AND APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advancements in Computing Technology (IJACT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 09 (04), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129626499000505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007656v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CONSTANT TIME PARALLEL DETECTION OF REPETITIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Delacourt</w:t>
+                <w:t xml:space="preserve">An Ultra Hierarchical Clustering-Based Secure Aggregation Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129626499000104⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Advances in Information Sciences and Service Sciences (AISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (9), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4156/AISS.vol3.issue9.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238073v1</w:t>
+                <w:t xml:space="preserve">hal-01007655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIZING LINEAR SYSTOLIC ARRAYS FOR DYNAMIC PROGRAMMING PROBLEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A One-Phase Parallel Algorithm for the Sequence Alignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 02 (01), pp.97-110. </w:t>
+              <w:t xml:space="preserve">, 2011, 08 (04), pp.515-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129626492000222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S012962649800050X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238142v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized clustering of anonymous wireless ad hoc networks with an application to the initialization problem</w:t>
               </w:r>
@@ -4237,51 +4237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGHER DIMENSIONAL HONEYCOMB NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,440 +4529,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLICATION-SPECIFIC ARRAY PROCESSORS FOR THE LONGEST COMMON SUBSEQUENCE PROBLEM OF THREE SEQUENCES ∗ †</w:t>
+                <w:t xml:space="preserve">Systolic-based parallel architecture for the longest common subsequences problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 13 (1), pp.27-52. </w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (1), pp.53-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01495739808947359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9260(98)00003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238080v1</w:t>
+                <w:t xml:space="preserve">hal-03238078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systolic-based parallel architecture for the longest common subsequences problem</w:t>
+                <w:t xml:space="preserve">APPLICATION-SPECIFIC ARRAY PROCESSORS FOR THE LONGEST COMMON SUBSEQUENCE PROBLEM OF THREE SEQUENCES ∗ †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 13 (1), pp.27-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01495739808947359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-9260(98)00003-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03238078v1</w:t>
+                <w:t xml:space="preserve">hal-03238080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved linear systolic algorithms for substring statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A faster linear systolic algorithm for recovering a longest common subsequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 61 (5), pp.253-258. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 61 (3), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-0190(97)00011-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-0190(97)00025-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238088v1</w:t>
+                <w:t xml:space="preserve">hal-03238086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster linear systolic algorithm for recovering a longest common subsequence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved linear systolic algorithms for substring statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 61 (3), pp.129-136. </w:t>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.253-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-0190(97)00011-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-0190(97)00025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238086v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modular systolic linearization of the Warshall-Floyd algorithm</w:t>
               </w:r>
@@ -6015,51 +6015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision-free Routing Protocol in Multi-hop Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Lakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6132,51 +6132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliques and Clusters based Hierarchical Scheme for Sensor Networks Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Lakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,273 +6364,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Partial Sorting Algorithm in Multi-Hop Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure permutation routing protocol in multi-hop wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Lakhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWN 2011: At WORLDCOMP'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Las Vegas Nevada, USA, United States. pp.68-74</w:t>
+              <w:t xml:space="preserve">SAM'11: At WORLDCOMP'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Las Vegas Nevada, USA, United States. pp.691-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007657v1</w:t>
+                <w:t xml:space="preserve">hal-01007658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure permutation routing protocol in multi-hop wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Lakhlef</w:t>
+                <w:t xml:space="preserve">Deployment of Sparse Sensor-Actuator Network in a Virtual Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM'11: At WORLDCOMP'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Las Vegas Nevada, USA, United States. pp.691-696</w:t>
+              <w:t xml:space="preserve">ICWN 2011: At WORLDCOMP'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Las Vegas Nevada, USA, United States. pp.126-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007658v1</w:t>
+                <w:t xml:space="preserve">hal-01007659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of Sparse Sensor-Actuator Network in a Virtual Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Partial Sorting Algorithm in Multi-Hop Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWN 2011: At WORLDCOMP'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Las Vegas Nevada, USA, United States. pp.126-134</w:t>
+              <w:t xml:space="preserve">, 2011, Las Vegas Nevada, USA, United States. pp.68-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007659v1</w:t>
+                <w:t xml:space="preserve">hal-01007657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Performance of a Hierarchical Clustering Based-Geocast Algorithm in Wireless Sensor Networks with Guaranteed Delivery</w:t>
               </w:r>
@@ -6701,399 +6701,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing Schemes for Parallel Processing of Dynamic Programming on BSP/CGM Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+                <w:t xml:space="preserve">A Physical DPT and Regional CSP-Based Hybrid Algorithm for Energy Efficiency in Target Tracking in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Menuires, France, France. pp.127-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICN.2010.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007650v1</w:t>
+                <w:t xml:space="preserve">hal-01007652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical DPT and Regional CSP-Based Hybrid Algorithm for Energy Efficiency in Target Tracking in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Benferhat</w:t>
+                <w:t xml:space="preserve">Load Balancing Schemes for Parallel Processing of Dynamic Programming on BSP/CGM Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pauline Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICN 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDPTA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Las Vegas, Nevada, USA, United States. pp.710-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICN.2010.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007652v1</w:t>
+                <w:t xml:space="preserve">hal-01007650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized multi-stage clustering-based geocast algorithms in anonymous wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
+                <w:t xml:space="preserve">A Course-Grain Multicomputer Algorithm for the Minimum Cost Parenthesization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kechid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PDPTA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Las Vegas, Nevada, USA, United States. pp.480-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007647v1</w:t>
+                <w:t xml:space="preserve">hal-01007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Course-Grain Multicomputer Algorithm for the Minimum Cost Parenthesization Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kechid</w:t>
+                <w:t xml:space="preserve">Randomized multi-stage clustering-based geocast algorithms in anonymous wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bertrand Bomgni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubecrine Ould Cheikhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany, Germany. pp.286-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1582379.1582442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007646v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering Group Mutual Exclusion algorithm for mobile ad hoc networks</w:t>
               </w:r>
@@ -7268,204 +7268,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cluster-Based Distributed Scheme for Intrusion Control in Mobile Ad Hoc Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibo Karimou</w:t>
+                <w:t xml:space="preserve">An Efficient BSP/CGM Algorithm for the Matrix Chain Ordering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kechid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Saliah-Hassane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN’08), vol.1, p. 488-493</w:t>
+              <w:t xml:space="preserve">PDPTA, vol.1, p. 327-332</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268026v1</w:t>
+                <w:t xml:space="preserve">hal-03267731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient BSP/CGM Algorithm for the Matrix Chain Ordering Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kechid</w:t>
+                <w:t xml:space="preserve">A Cluster-Based Distributed Scheme for Intrusion Control in Mobile Ad Hoc Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Saliah-Hassane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA, vol.1, p. 327-332</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN’08), vol.1, p. 488-493</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267731v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un protocole de routage efficace et sécurisé pour les réseaux de capteurs sans fil hiérarchiques distribués.</w:t>
               </w:r>
@@ -7713,295 +7713,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-localization and connectivity maintenance scheme for target tracking in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Operationnal Model for Mobile Target Tracking in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p. 343-348</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing (ISWPC 2007), IEEE Catalog N° 07EX1480C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Juan, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275887v1</w:t>
+                <w:t xml:space="preserve">hal-03275895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operationnal Model for Mobile Target Tracking in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bui</w:t>
+                <w:t xml:space="preserve">A Realistic Approach for Energy-Saving Permutation Routing Protocol in Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing (ISWPC 2007), IEEE Catalog N° 07EX1480C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p.514-518</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275895v1</w:t>
+                <w:t xml:space="preserve">hal-03275881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Realistic Approach for Energy-Saving Permutation Routing Protocol in Mobile Ad Hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-localization and connectivity maintenance scheme for target tracking in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p.514-518</w:t>
+              <w:t xml:space="preserve">International conference on wireless and optical communications (WOC 2007), p. 343-348</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275881v1</w:t>
+                <w:t xml:space="preserve">hal-03275887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for a Constraint Optimization Problem in Mobile Ad-hoc Networks</w:t>
               </w:r>
@@ -8085,1767 +8085,1767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS-Free Geocasting Algorithms in Mobile Ad hoc Networks</w:t>
+                <w:t xml:space="preserve">AWeighted Clustering Algorithm For Mobile Ad Hoc NetworksWith Non Unique Weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 International Conference on Wireless and Mobile Communications (ICWMC'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Bucharest, Romania. pp.38-38, </w:t>
+              <w:t xml:space="preserve">, Jul 2006, Bucharest, Romania. pp.39-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWMC.2006.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWMC.2006.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237828v1</w:t>
+                <w:t xml:space="preserve">hal-03237834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AWeighted Clustering Algorithm For Mobile Ad Hoc NetworksWith Non Unique Weights</w:t>
+                <w:t xml:space="preserve">GPS-Free Geocasting Algorithms in Mobile Ad hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 International Conference on Wireless and Mobile Communications (ICWMC'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Bucharest, Romania. pp.39-39, </w:t>
+              <w:t xml:space="preserve">, Jul 2006, Bucharest, Romania. pp.38-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWMC.2006.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWMC.2006.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237834v1</w:t>
+                <w:t xml:space="preserve">hal-03237828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobility-management mechanism for broadcasting in unknown mobile ad hoc networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robot-Walk- Based Collaborative Algorithm for Target Tracking in Ad Hoc Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ACM Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN' 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Montreal, Canada. pp.242-245, </w:t>
+              <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.451-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1089803.1089994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237842v1</w:t>
+                <w:t xml:space="preserve">hal-03275909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implementation of an Energy-Saving Mutual Exclusion Protocol for Mobile Ad Hoc Networks.</w:t>
+                <w:t xml:space="preserve">Towards a more realistic BSP cost model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mellietr</w:t>
+                <w:t xml:space="preserve">M. Kechid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN'05, pp.341-347</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth International Conference on High-Performance Computing in Asia-Pacific Region (HPCASIA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.10-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCASIA.2005.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268027v1</w:t>
+                <w:t xml:space="preserve">hal-03275943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robot-Walk- Based Collaborative Algorithm for Target Tracking in Ad Hoc Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Clustering Mutual Exclusion Protocol For Multi-Hop Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.451-456, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia. pp.250-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635524⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275909v1</w:t>
+                <w:t xml:space="preserve">hal-03275917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Mutual Exclusion Protocol For Multi-Hop Mobile Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mellier</w:t>
+                <w:t xml:space="preserve">An Implementation of an Energy-Saving Mutual Exclusion Protocol for Mobile Ad Hoc Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellietr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 13th IEEE International Conference on Networks Jointly held with the 2005 IEEE 7th Malaysia International Conf on Communic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Wireless Networks (ICWN'05, pp.341-347</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2005.1635479⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275917v1</w:t>
+                <w:t xml:space="preserve">hal-03268027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more realistic BSP cost model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kechid</w:t>
+                <w:t xml:space="preserve">An Energy-Saving Algorithm for the Initialization of Single Hop Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on High-Performance Computing in Asia-Pacific Region (HPCASIA'05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCASIA.2005.97⟩</w:t>
+              <w:t xml:space="preserve">2005 Systems Communications (ICW'05, ICHSN'05, ICMCS'05, SENET'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montreal, Canada. pp.153-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICW.2005.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275943v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-Saving Algorithm for the Initialization of Single Hop Mobile Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Karimou</w:t>
+                <w:t xml:space="preserve">Markov Chain Based-Protocols for Dynamic Initialization of Single-Hop Ad Hoc Mobile Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 Systems Communications (ICW'05, ICHSN'05, ICMCS'05, SENET'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing and Networks (PDCN’05), p.38-43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Innsbruck,, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237841v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Chain Based-Protocols for Dynamic Initialization of Single-Hop Ad Hoc Mobile Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibo Karimou</w:t>
+                <w:t xml:space="preserve">A mobility-management mechanism for broadcasting in unknown mobile ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing and Networks (PDCN’05), p.38-43</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd ACM Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN' 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montreal, Canada. pp.242-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1089803.1089994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268028v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic initialization protocols for mobile ad hoe networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Coarse-Grained Multicomputer Algorithm for the Longest Common Subsequence Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Networks, 2003. ICON2003.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICON.2003.1266182⟩</w:t>
+              <w:t xml:space="preserve">Proceedings - 11th Euromicro Conference on Parallel, Distributed and Network-Based Processing, Euro-PDP 2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Gênes, Italy. pp.349--356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2003.1183610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238040v1</w:t>
+                <w:t xml:space="preserve">hal-01588524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent broadcasts-based permutation routing algorithms in radio networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2003 - International Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kemer-Antalya, Turkey. pp.1272-1276, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2003.1214289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coarse-Grained Multicomputer Algorithm for the Longest Common Subsequence Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic initialization protocols for mobile ad hoe networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings - 11th Euromicro Conference on Parallel, Distributed and Network-Based Processing, Euro-PDP 2003.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Gênes, Italy. pp.349--356, </w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Networks, 2003. ICON2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sydney, Australia. pp.149-154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2003.1183610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2003.1266182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588524v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient All-To-All Communication Protocol in Honeycomb Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t>
+                <w:t xml:space="preserve">Exact Computations of the Longest Repeated Suffix Ending at Each Point in a Word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Computer and Telecommunication Systems (SPECTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ISCA 17th International Conference on Computers and their Applications (CATA), pp. 18-21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, San Francisco,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268030v1</w:t>
+                <w:t xml:space="preserve">hal-03268032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Computations of the Longest Repeated Suffix Ending at Each Point in a Word</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hexagonal Mesh: A New Addressing Scheme and an Optimal Routing Algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Blaise N'Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA 17th International Conference on Computers and their Applications (CATA), pp. 18-21.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, San Francisco,, United States</w:t>
+              <w:t xml:space="preserve">Applied Informatics(AI’02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268032v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Mesh: A New Addressing Scheme and an Optimal Routing Algorithm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient All-To-All Communication Protocol in Honeycomb Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Semé</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Informatics(AI’02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Computer and Telecommunication Systems (SPECTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269234v1</w:t>
+                <w:t xml:space="preserve">hal-03268030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Parallel Solution for a Geometrical Matching Problem Using BSR Model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A work-optimal CGM algorithm for the LIS problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conf. Parall. Distr. Process. Technique and Applications (PDPTA), pp.556-562</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the thirteenth annual ACM symposium on Parallel algorithms and architectures - SPAA 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Crete Island, Greece. pp.330--331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/378580.378756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269231v1</w:t>
+                <w:t xml:space="preserve">hal-01588526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A work-optimal CGM algorithm for the LIS problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient BSR-based parallel algorithms for geometrical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Semé</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the thirteenth annual ACM symposium on Parallel algorithms and architectures - SPAA 01</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth Euromicro Workshop on Parallel and Distributed Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Mantova, Italy. pp.265-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2001.905052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/378580.378756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01588526v1</w:t>
+                <w:t xml:space="preserve">hal-03238062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient BSR-based parallel algorithms for geometrical problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A basis for 3-D cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Seme</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Euromicro Workshop on Parallel and Distributed Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOIN-15, 15th International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Beppu City, Japan. pp.631-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2001.905525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2001.905052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238062v1</w:t>
+                <w:t xml:space="preserve">hal-03238054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basis for 3-D cellular networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimal Parallel Solution for a Geometrical Matching Problem Using BSR Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Seme</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN-15, 15th International Conference on Information Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intern. Conf. Parall. Distr. Process. Technique and Applications (PDPTA), pp.556-562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICOIN.2001.905525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238054v1</w:t>
+                <w:t xml:space="preserve">hal-03269231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move-to-front and transpose hybrid parallel architectures for high-speed data compression</w:t>
               </w:r>
@@ -9922,51 +9922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Detection Based-Deterministic Protocols for Dynamic Inialization of Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10099,51 +10099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles of Distributed Systems (OPODIS): 85-107</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10162,96 +10162,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Routing, Ranking and Sorting Algorithms on the Coarse-Grain Broadcast Communication Model With Few Channel</w:t>
+                <w:t xml:space="preserve">A Parallel Solution of the the Sequence Alignment using BSR Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Intern. Conf. Parall. Distr. Computt. systems, PDCS, PP.45-50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">ISCA Intern. Conf. Parall. Distr. Computt. systems, PP. 357-362</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269241v1</w:t>
+                <w:t xml:space="preserve">hal-03268036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D Systolic Array for Computing the Length of a Longest Common Subsequence of Four Sequences</w:t>
               </w:r>
@@ -10263,51 +10276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ISCA International Conference on Computer Applications in Industry and Engineering, (CAINES), pp. 188-191</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10326,446 +10339,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Solution of the the Sequence Alignment using BSR Model.</w:t>
+                <w:t xml:space="preserve">Permutation Routing, Ranking and Sorting Algorithms on the Coarse-Grain Broadcast Communication Model With Few Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA Intern. Conf. Parall. Distr. Computt. systems, PP. 357-362</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">IASTED Intern. Conf. Parall. Distr. Computt. systems, PDCS, PP.45-50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268036v1</w:t>
+                <w:t xml:space="preserve">hal-03269241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Multiprocessor array Architecture for High-Speed Data Compression Using Static Huffman Codes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient parallel computing of the length of a longest common subsequence of three strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intern. Conf. on Electronic Circuits and Systems, pp. 324-328</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PPSC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Minneapolis,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269243v1</w:t>
+                <w:t xml:space="preserve">hal-03268037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient parallel computing of the length of a longest common subsequence of three strings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Multiprocessor array Architecture for High-Speed Data Compression Using Static Huffman Codes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PPSC )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Minneapolis,, United States</w:t>
+              <w:t xml:space="preserve">IEEE Intern. Conf. on Electronic Circuits and Systems, pp. 324-328</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268037v1</w:t>
+                <w:t xml:space="preserve">hal-03269243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Systolic Architecture for Transpose Heuristic.</w:t>
+                <w:t xml:space="preserve">A single-layer systolic architecture for backpropagation learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA Intern. Conf. Parall. Distr. Comput. pp. 64-68.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Neural Networks (ICNN'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Washington, United States. pp.1329-1333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNN.1996.549091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269246v1</w:t>
+                <w:t xml:space="preserve">hal-03238096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-layer systolic architecture for backpropagation learning</w:t>
+                <w:t xml:space="preserve">Improved Systolic Architecture for Transpose Heuristic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Seme</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Wabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Networks (ICNN'96)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCA Intern. Conf. Parall. Distr. Comput. pp. 64-68.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNN.1996.549091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238096v1</w:t>
+                <w:t xml:space="preserve">hal-03269246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient linear systolic algorithm for recovering longest common subsequences</w:t>
               </w:r>
@@ -11242,234 +11242,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Systolic Array for Transitive Closure Problems</w:t>
+                <w:t xml:space="preserve">Transitive closure and matrix product on modular linear systolic arrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Processing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">10th international Conference of the Chilean Computer Society. Santiago, pp. 275-287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251298v1</w:t>
+                <w:t xml:space="preserve">hal-03269249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitive closure and matrix product on modular linear systolic arrays.</w:t>
+                <w:t xml:space="preserve">Dynamic programming on linear systolic arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international Conference of the Chilean Computer Society. Santiago, pp. 275-287</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">28th Annual Allerton Conference on Communication, Control and Computing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1990, Allerton House, Montecillo, Illinois,, United States. pp.254-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269249v1</w:t>
+                <w:t xml:space="preserve">hal-03271701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming on linear systolic arrays</w:t>
+                <w:t xml:space="preserve">A Linear Systolic Array for Transitive Closure Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Allerton Conference on Communication, Control and Computing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1990, Allerton House, Montecillo, Illinois,, United States. pp.254-261</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel Processing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271701v1</w:t>
+                <w:t xml:space="preserve">hal-03251298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode numérique de détermination des courbes de bifurcation dans une récurrence de Hénon</w:t>
               </w:r>
@@ -11874,277 +11874,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault-Tolerant Permutation Routing Algorithm in Mobile Ad-Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibo Karimou</w:t>
+                <w:t xml:space="preserve">A Non-Token-Based-Distributed Mutual Exclusion Algorithm for Single-Hop Mobile Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlady Ravelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science book series (LNCS, volume 3421)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-115, 2005, </w:t>
+              <w:t xml:space="preserve">IFIP International Federation for Information Processing book series (IFIPAICT, volume 162)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-298, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237839v1</w:t>
+                <w:t xml:space="preserve">hal-03238034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Token-Based-Distributed Mutual Exclusion Algorithm for Single-Hop Mobile Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mellier</w:t>
+                <w:t xml:space="preserve">A Fault-Tolerant Permutation Routing Algorithm in Mobile Ad-Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibo Karimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vlady Ravelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Federation for Information Processing book series (IFIPAICT, volume 162)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science book series (LNCS, volume 3421)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-115, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques applications sur le model de calcul parallèle BSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallélisme et répartition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 1998, 2-86601-686-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12728,51 +12728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Bogning Tepiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Akong Onabid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nkonjoh Ngomade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Florian Yankam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09798-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand Bomgni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrik Brel Jagho Mdemaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthulisi Velempini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabrelle Tchuenko Djoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103986" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712194v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lacmou Zeutouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2022.2102168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalil Kamdem Tchibonsou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2022.102927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-021-04069-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.15.1.10-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.102598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Casimir Tagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8891481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2019.332.345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-018-0085-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Paho Nana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.02.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kenfack Zeukeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2017.9507" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijghpc.2014040105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2014.062729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0601-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT14GLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Abdelhak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/AISS.vol3.issue9.41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962649800050X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delacourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626492000222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubecrine Ould Cheikhna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0274-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27VGV3BX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cn.2010.22019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.24040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2006.009885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sem&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-006-9157-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFA35F095F712A84036883F0C2B530400906CCE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibo Karimou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-005-0033-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R5FRWRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Thimonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013587415197" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C438760878DF9CB8E50FEB652955726CEAE2C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265901000464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10637199808947386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpdc.1999.1534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84XSM875-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808947359" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9260(98)00003-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJ3PSH1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wabbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00025-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A9CD76CDAAB17E188E452AF16438B5B762FCED0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00011-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3QNZBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fabret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.503769" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02242705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF20690C6FA62B6B6C95444C08DCC1DF0B842EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(92)90174-T" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CVGC9S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(91)90007-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TTBXGST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bentaleb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boubetra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705804" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kechid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalufa Abdullah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi Moteb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.46" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benferhat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582442" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naimi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202340" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237814v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hadid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2008.50" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah-Hassane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Guermazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.158" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342581" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.47" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1089803.1089994" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellietr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635524" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635479" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kechid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCASIA.2005.97" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karimou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICW.2005.26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266182" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2003.1214289" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183610" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268030v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Blaise N'Damas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378756" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2001.905525" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2000.830303" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267719v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1996.549091" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAPP.1995.472166" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufourd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240089v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.1992.200542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271701v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKW1G68H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238146v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fabret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55895-0_421" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKSV27PH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54029-6_191" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FNQBL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Bogning Tepiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Akong Onabid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nkonjoh Ngomade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Florian Yankam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09798-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand Bomgni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrik Brel Jagho Mdemaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthulisi Velempini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabrelle Tchuenko Djoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2024.103986" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712194v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lacmou Zeutouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2022.2102168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalil Kamdem Tchibonsou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2022.102927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-021-04069-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Casimir Tagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8891481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.15.1.10-21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.102598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2019.332.345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Paho Nana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.02.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-018-0085-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pauline Fotso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kenfack Zeukeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2017.9507" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijghpc.2014040105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2014.062729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Abdelhak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0601-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT14GLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delacourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626492000222" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/AISS.vol3.issue9.41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962649800050X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubecrine Ould Cheikhna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0274-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27VGV3BX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cn.2010.22019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2010.24040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2006.009885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sem&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-006-9157-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFA35F095F712A84036883F0C2B530400906CCE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibo Karimou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-005-0033-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R5FRWRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Thimonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013587415197" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C438760878DF9CB8E50FEB652955726CEAE2C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265901000464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10637199808947386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpdc.1999.1534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84XSM875-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9260(98)00003-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCJ3PSH1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808947359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00011-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3QNZBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wabbi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00025-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A9CD76CDAAB17E188E452AF16438B5B762FCED0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fabret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.503769" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02242705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF20690C6FA62B6B6C95444C08DCC1DF0B842EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(92)90174-T" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CVGC9S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(91)90007-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TTBXGST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bentaleb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boubetra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705804" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kechid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalufa Abdullah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi Moteb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.46" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benferhat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.30" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007650v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582442" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naimi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202340" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237814v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hadid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2008.50" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah-Hassane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ben Ayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Guermazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.158" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342581" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Idrissi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2006.29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.27" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237828v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2006.47" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635524" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kechid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCASIA.2005.97" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2005.1635479" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mellietr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237841v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karimou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICW.2005.26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1089803.1089994" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183610" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2003.1214289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2003.1266182" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Blaise N'Damas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588526v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378756" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238062v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2001.905525" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269231v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2000.830303" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267719v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238096v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1996.549091" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAPP.1995.472166" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufourd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240089v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.1992.200542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271701v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251298v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_25" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_14" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKW1G68H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238146v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fabret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55895-0_421" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKSV27PH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54029-6_191" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98FNQBL1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>