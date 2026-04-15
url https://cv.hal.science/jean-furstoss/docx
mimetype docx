--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -762,295 +762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing nucleation pathways in nanocrystal formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Salazar</w:t>
+                <w:t xml:space="preserve">Structures and energies of twist grain boundaries in Mg2SiO4 forsterite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Furstoss</w:t>
+                <w:t xml:space="preserve">Karine Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Gromoff</w:t>
+                <w:t xml:space="preserve">Victoire Meko-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.199. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Computational Materials Science, 233, pp.112768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-024-01371-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698600v1</w:t>
+                <w:t xml:space="preserve">hal-04401086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and energies of twist grain boundaries in Mg2SiO4 forsterite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competing nucleation pathways in nanocrystal formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Gouriet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Meko-Fotso</w:t>
+                <w:t xml:space="preserve">Quentin Gromoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Computational Materials Science, 233, pp.112768. </w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41524-024-01371-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401086v1</w:t>
+                <w:t xml:space="preserve">hal-04698600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexions and stoichiometry of the 60.8°//[100](011) symmetrical tilt grain boundary in Mg2SiO4 forsterite: a combined empirical potential and first-principles study</w:t>
               </w:r>
@@ -1147,347 +1147,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical assessment of interatomic potentials for modelling lattice defects in forsterite Mg2SiO4 from 0 to 12 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Physics and chemistry of minerals, 48 (12), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-021-01170-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016348v1</w:t>
+                <w:t xml:space="preserve">hal-03435976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical assessment of interatomic potentials for modelling lattice defects in forsterite Mg2SiO4 from 0 to 12 GPa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Physics and chemistry of minerals, 48 (12), pp.46. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-021-01170-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435976v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (3), pp.955-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1664,77 +1664,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (1), </w:t>
@@ -1798,64 +1798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2219,90 +2219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field modeling of grain growth in mantle rocks based on a level-set enhanced finite element framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2353,90 +2353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating grain growth in mantle rocks within a full field model based on the level-set method in a finite element context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2487,77 +2487,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT 2018 : Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2653,64 +2653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz Sarrazola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -3161,51 +3161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01038-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04568961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01371-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meko-Fotso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01170-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03185103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01038-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04568961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meko-Fotso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112768" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gromoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01371-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01170-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03185103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>