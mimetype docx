--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -696,295 +696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Nucleic Acid Biosensor on a Microfluidic Chip to Understand the Coupling between Electrochemistry and Microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting the impact of blocking monolayers on DNA electrochemical sensors. Theoretical and experimental investigations under flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Freisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Poujouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Poujouly</w:t>
+                <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
+                <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Le Gall</w:t>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 101 (2), pp.605-611. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 505 (2), pp.145006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.3c01054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609625v1</w:t>
+                <w:t xml:space="preserve">hal-04759167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the impact of blocking monolayers on DNA electrochemical sensors. Theoretical and experimental investigations under flow conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Nucleic Acid Biosensor on a Microfluidic Chip to Understand the Coupling between Electrochemistry and Microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
+                <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Couraud</w:t>
+                <w:t xml:space="preserve">Jérémy Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 505 (2), pp.145006. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (2), pp.605-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.3c01054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759167v1</w:t>
+                <w:t xml:space="preserve">hal-04609625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Tris(2-Carboxyethyl)phosphine and Mercaptohexanol Concentrations for Thiolated Oligonucleotide Immobilization on Platinum Electrodes in Microfluidic Platforms</w:t>
               </w:r>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiu Mun Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Kechkeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (50), pp.26616-26625. </w:t>
@@ -1143,51 +1143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Damien Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Mery Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1251,90 +1251,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROCALORIMETER FABRICATION AND NEW MEASUREMENT METHODOLOGY FOR THERMAL SENSING IN MICROFLUIDICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20, pp.100222. </w:t>
@@ -1385,90 +1385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion–convection impedance for a micro-band electrode under microfluidic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rassen Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137, pp.107262. </w:t>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Multiple Electrochemical miRNA Sensing System Embedded into a Microfluidic Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Chip for the Electrochemical Detection of MicroRNAs: Methylene Blue Increasing the Specificity of the Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,581 +1751,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous carbon nitride microband integrated in a microfluidic device for DNA biosensors applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Release and Detection of microRNA by Combining Magnetic Hyperthermia and Electrochemistry Modules on a Microfluidic Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Billon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115395⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21010185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242443v1</w:t>
+                <w:t xml:space="preserve">hal-03146562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release and Detection of microRNA by Combining Magnetic Hyperthermia and Electrochemistry Modules on a Microfluidic Chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Magnetic Hyperthermia on γ-Fe2O3@SiO2 Core-Shell Nanoparticles for mi-RNA 122 Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21010185⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11010149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116605v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release and Detection of microRNA by Combining Magnetic Hyperthermia and Electrochemistry Modules on a Microfluidic Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21010185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146562v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Hyperthermia on γ-Fe2O3@SiO2 Core-Shell Nanoparticles for mi-RNA 122 Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Amorphous carbon nitride microband integrated in a microfluidic device for DNA biosensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gamby</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Deslouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.149. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 895, pp.115395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11010149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146567v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Hyperthermia on γ-Fe 2 O 3 @SiO 2 Core-Shell Nanoparticles for mi-RNA 122 Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rassen Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2489,51 +2489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the role played by nanoslit lengths on conductance changes into micro nano microfluidics devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Mery Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 459, pp.31-34</w:t>
@@ -2865,51 +2865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of electrochemical detection of transthyretin synthetic peptide and its amino acids on carbon electrodes: Glassy carbon versus amorphous carbon nitride a-CNx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,64 +2999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Efficiency of Amino Acids Detection by Electrochemical Methods on Amorphous Carbon Nitride a-CNx Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,90 +3133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the atomic nitrogen content in amorphous carbon nitride thin films on the modulation of their polarizable interfaces properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Deslouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 280, pp.238 - 247. </w:t>
@@ -3629,732 +3629,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical DNA biosensors based on long-range electron transfer: investigating the efficiency of a fluidic channel microelectrode compared to an ultramicroelectrode in a two-electrode setup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Rose</w:t>
+                <w:t xml:space="preserve">Dielectric properties of a single nanochannel investigated by high-frequency impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Damien Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Deslouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6LC00869K⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052695v1</w:t>
+                <w:t xml:space="preserve">hal-01297990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of delay effect of calcium carbonate deposition kinetics on rotating disk electrode in the presence of green inhibitor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laid Makhloufi</w:t>
+                <w:t xml:space="preserve">Electrical impedance spectroscopy of a PET chip sandwiched between two disk electrodes: understanding the contribution of the polymer/electrode interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.12.089⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.20583-20590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp03042d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255018v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical DNA biosensors based on long- range electron transfer: investigating the efficiency of a fluidic channel microelectrode compared to an ultramicroelectrode in a two- electrode setup.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of delay effect of calcium carbonate deposition kinetics on rotating disk electrode in the presence of green inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6lc00869k⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 189, pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.12.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406467v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical impedance spectroscopy of a PET chip sandwiched between two disk electrodes: understanding the contribution of the polymer/electrode interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical DNA biosensors based on long- range electron transfer: investigating the efficiency of a fluidic channel microelectrode compared to an ultramicroelectrode in a two- electrode setup.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp03042d⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.4373 - 4381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6lc00869k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358834v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of a single nanochannel investigated by high-frequency impedance spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Deslouis</w:t>
+                <w:t xml:space="preserve">Electrochemical DNA biosensors based on long-range electron transfer: investigating the efficiency of a fluidic channel microelectrode compared to an ultramicroelectrode in a two-electrode setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.5-9. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (22), pp.4373-4381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2016.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6LC00869K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297990v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the isomeric forms proportion of fluorogenic naphthalene-2,3-dicarboxaldehyde in a binary mixture of water:methanol using electrochemical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchannel conductivity measurements in microchip for on line monitoring of dephosphorylation rates of organic phosphates using paramagnetic-beads linked alkaline phosphatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4707,51 +4707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Korchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,737 +4926,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Kinetics of Antibody Adsorption onto Polyethylene Terephthalate (PET) Modified with Gold Nanoparticles in Flow Microchannel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sotta</w:t>
+                <w:t xml:space="preserve">Polarised potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Plecis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of flow chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.82-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252925v1</w:t>
+                <w:t xml:space="preserve">hal-01252764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarised potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Haghiri-Gosnet</w:t>
+                <w:t xml:space="preserve">Improved electrochemical detection of a transthyretin synthetic peptide in the nanomolar range with a two-electrode system integrated in a glass/PDMS microchip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gamby</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Plecis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (15), pp.2800-2805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4lc00240g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252764v1</w:t>
+                <w:t xml:space="preserve">hal-01025794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved electrochemical detection of a transthyretin synthetic peptide in the nanomolar range with a two-electrode system integrated in a glass/PDMS microchip.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of calcium carbonate precipitation by aqueous extract of Paronychia argentea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (15), pp.2800-2805. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.208-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4lc00240g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025794v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of calcium carbonate precipitation by aqueous extract of Paronychia argentea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Belarbi</w:t>
+                <w:t xml:space="preserve">Investigating the Kinetics of Antibody Adsorption onto Polyethylene Terephthalate (PET) Modified with Gold Nanoparticles in Flow Microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 386, pp.208-214. </w:t>
+              <w:t xml:space="preserve">Journal of flow chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.66-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/JFC-D-13-00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944045v1</w:t>
+                <w:t xml:space="preserve">hal-01252925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of BSA adsorption onto a photoablated polymer surface in a dielectric microchip.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+                <w:t xml:space="preserve">Investigating the kinetics of paramagnetic-beads linked alkaline phosphatase enzyme through microchannel resistance measurement in dielectric microchip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 139 (6), pp.1492-1497. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.61-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3an02068a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005903v1</w:t>
+                <w:t xml:space="preserve">hal-01011983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the kinetics of paramagnetic-beads linked alkaline phosphatase enzyme through microchannel resistance measurement in dielectric microchip.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sotta</w:t>
+                <w:t xml:space="preserve">Dynamics of BSA adsorption onto a photoablated polymer surface in a dielectric microchip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58, pp.61-67. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (6), pp.1492-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3an02068a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011983v1</w:t>
+                <w:t xml:space="preserve">hal-01005903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemiluminescence on-a-chip: towards a hand-held electrically powered optofluidic source.</w:t>
               </w:r>
@@ -5785,51 +5785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real time affinity biosensor on an insulated polymer using electric impedance spectroscopy in dielectric microchips.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,77 +6196,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Korchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Deslouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 116, pp.8-13. </w:t>
@@ -6446,77 +6446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation-growth process of calcium carbonate on rotating disk electrode in mineral potable water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7137,51 +7137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Deslouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (12), pp.1806-1808. </w:t>
@@ -7368,355 +7368,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ detection and characterization of potable water biofilms on materials by microscopic, spectroscopic and electrochemistry methods</w:t>
+                <w:t xml:space="preserve">Nanomosaic Network for the Detection of Proteins Without Direct Electrical Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Boucher Clodic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.07.018⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (6), pp.802-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200700778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129760v1</w:t>
+                <w:t xml:space="preserve">hal-04136423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomosaic Network for the Detection of Proteins Without Direct Electrical Contact</w:t>
+                <w:t xml:space="preserve">In situ detection and characterization of potable water biofilms on materials by microscopic, spectroscopic and electrochemistry methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Boucher Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (1), pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.200700778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136423v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroacoustic Polymer Microchip as an Alternative to Quartz Crystal Microbalance for Biosensor Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Deslouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7780,51 +7780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroacoustic miniaturized DNA-biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8174,51 +8174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercapacitive Admittance Tomoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8509,51 +8509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combating Sepsis: A Microfluidic Electrochemical Biosensing Approach to Detect Multiresistant E. coli via ssDNA Hybridization and CRISPR/Cas-Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Quasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiu Mun Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,51 +8634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of a Microfluidic Electrochemical Biosensor for E. coli Detection via ssDNA Hybridization and CRISPR/Cas-Based Sensing to Combat Sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Quasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,657 +8740,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS A MULTIPLEXED HORMONAL SENSING MICROFLUIDIC PLATFORM: DEVELOPMENT OF A NOVEL ELECTROCHEMICAL APTASENSOR FOR THE DETECTION OF LUTEINISING HORMONE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a hormonal dosage device by coupling electrochemistry and microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Mun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Isabelle Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Calvignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µTAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347211v1</w:t>
+                <w:t xml:space="preserve">hal-04759239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and integration of redox nanoprobes by Electrochemistry on microfluidic chip for catalytic detection of circulating RNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tarasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Banzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Mbomekalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de OI PsiNano Université Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Palaiseau (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hormonal dosage device by coupling electrochemistry and microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOWARDS A MULTIPLEXED HORMONAL SENSING MICROFLUIDIC PLATFORM: DEVELOPMENT OF A NOVEL ELECTROCHEMICAL APTASENSOR FOR THE DETECTION OF LUTEINISING HORMONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiu Mun Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">µTAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759239v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNA Detection by Electrochemical Impedance Spectroscopy on Platinum Microelectrodes Integrated in a Microfluidic Chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry in micro nanofluidic devices: Methods and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Poujouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Choayb Omar</w:t>
+                <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Kechkeche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 243th ECS Meeting 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jounées plénières GDR MicroNanoFluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759264v1</w:t>
+                <w:t xml:space="preserve">hal-04285484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry in micro nanofluidic devices: Methods and Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">microRNA Detection by Electrochemical Impedance Spectroscopy on Platinum Microelectrodes Integrated in a Microfluidic Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
+                <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choayb Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Kechkeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounées plénières GDR MicroNanoFluidique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 243th ECS Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Boston (MA), United States. pp.2637-2637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-01532637mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285484v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain promoted alkyne azide click chemistry, an efficient surface functionalization strategy for microRNAs magnetic separation</w:t>
               </w:r>
@@ -9514,51 +9514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROFLUIDIC CHIP FOR THE ELECTROCHEMICAL DETECTION OF MICRORNAs: SINGLE-BASE MISMATCH SPECIFICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9622,51 +9622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Freisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9717,90 +9717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconcentration, Release and Electrochemical Detection of microRNA on Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro González-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.2339-2339, </w:t>
@@ -9877,51 +9877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro González-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9972,103 +9972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabrication and electrochemical activation of amorphous carbon nitride a-CNx working electrode integrated in microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, May 2019, Dallas (TX), United States</w:t>
@@ -10235,51 +10235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the efficiency of amino acids detection by electrochemical methods on amorphous carbon nitride a-CNx electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10347,90 +10347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation d'ultramicroélectrodes en microfluidique pour la détection électrochimique de l'hybridation d'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Deslouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedioui Féthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10878,64 +10878,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic chip for the electrochemical detection of micrornas: Study of the specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez-Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Banzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10966,90 +10966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the efficiency of DNA electrochemical hybridization detection using microelectrodes in a two-electrode configuration in microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11084,51 +11084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved the impedance spectroscopy measurements with non-contact microelectrodes embedded into a flexible polymer comprising a microfluidic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11205,51 +11205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA electrochemical hybridization detection in droplets using gold ultramicroelectrodes in a two-electrode configuration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaching nucleic acids to a platinum electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Kechkeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11467,51 +11467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation d’acides nucléiques sur électrodes de platine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poujouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11568,77 +11568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for Detecting Nucleic Acid Molecules by Magnetic Hyperthermia and Assembly Enabling Such Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11708,51 +11708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Méance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11783,90 +11783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif microfluidique couplant hyperthermie magnétique et détection électrochimique sur puce pour le relargage et la détection de brins d'ADN cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11910,90 +11910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing process for a vegetal matter-based anti-lime scale product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chaussec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US9234166B2. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12015,51 +12015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption monitoring device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12313,51 +12313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="477B2DC4"/>
+    <w:nsid w:val="2B7B1967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12544,51 +12544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-gamby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7613-8872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076690857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bissessur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fn2s-z364" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine El Mousli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poujouly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2024.100409" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrasco Yag&#252;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Volpatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gor Lebedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4919" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Omar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.4c00203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04609625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Horny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Losada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.3c01054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Nhung Dinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Mery Ngom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c01818" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2023.100222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassen Boukraa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2022.107262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12030145" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.868909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115395" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano110101149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01601599mtgabs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137930" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Horny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez-Losada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna&#8208;mery Ngom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Flores&#8208;galicia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;damien Delapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202000117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Potier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08513.1449ecst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongdi Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kechadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.11.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07538.0047ecst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Horny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazerges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Siaugue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00869K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01255018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belarbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Makhloufi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Siaugue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6lc00869k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kechadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03042d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.02.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Chebil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.11.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPZN2F8C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benhaddad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaid Makhloufi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02413" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.09.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plecis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00240g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00944045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an02068a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01011983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingli Kou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.05.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01019204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00212a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00832628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Girault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.04.141" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Pintor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Jean-Marius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Rose" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00832153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00848143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201200488" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWX89Z3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00938092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00938256v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00835363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sarreshtedari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Krause" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Papin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.083" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZR4Z9JS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00809102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.06.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W6R3S42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rudolf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820802F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher Clodic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.07.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHGQL32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700778" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406684v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800443u" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04159944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pernelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707881a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193523v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ansermet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060479z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Pradier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050602o" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Wu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jensen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Bai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b308405a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348662v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348766v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Quasso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347211v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759253v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tarasova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759239v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Mun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-01532637mtgabs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869039v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042188v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01322339mtgabs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01271996mtgabs" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Siaugue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869149v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Flores-Galicia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03967492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedioui F&#233;thi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00752465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869237v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Choayb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Nhung Dinh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018258v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018171v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730346v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870086v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042200v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042257v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chaussec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042260v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Girault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340585v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-gamby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7613-8872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076690857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bissessur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fn2s-z364" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine El Mousli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poujouly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2024.100409" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrasco Yag&#252;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Volpatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gor Lebedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4919" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Omar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.4c00203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Nhung Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04609625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Horny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Losada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.3c01054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Mery Ngom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c01818" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2023.100222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassen Boukraa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2022.107262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12030145" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.868909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano110101149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01601599mtgabs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137930" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Horny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez-Losada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna&#8208;mery Ngom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Flores&#8208;galicia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;damien Delapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202000117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Potier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08513.1449ecst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongdi Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kechadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.11.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07538.0047ecst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.02.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kechadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03042d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01255018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belarbi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Makhloufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Siaugue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6lc00869k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Horny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazerges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Siaugue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00869K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Chebil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.11.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPZN2F8C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benhaddad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaid Makhloufi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02413" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.09.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plecis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00240g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00944045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01011983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an02068a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingli Kou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.05.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01019204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00212a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00832628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Girault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.04.141" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Pintor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Jean-Marius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Rose" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00832153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00848143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201200488" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWX89Z3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00938092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00938256v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00835363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sarreshtedari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Krause" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Papin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.083" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZR4Z9JS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00809102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.06.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W6R3S42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rudolf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820802F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700778" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher Clodic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.07.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHGQL32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406684v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800443u" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04159944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pernelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707881a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193523v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ansermet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060479z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Pradier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050602o" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Wu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jensen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Bai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b308405a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348662v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348766v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Quasso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759239v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Mun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tarasova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-01532637mtgabs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869039v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042188v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01322339mtgabs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01271996mtgabs" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Siaugue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869149v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Flores-Galicia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03967492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedioui F&#233;thi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00752465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869237v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Choayb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Nhung Dinh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018258v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018171v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730346v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870086v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042200v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042257v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chaussec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042260v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Girault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340585v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>