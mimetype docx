--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Gaudart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Praticien Hospitalier ;1/ Aix Marseille Université ; Institut des Sciences de la Santé Publique ; SESSTIM UMR1252 - Equipe QuanTIM ;Axe de Recherche : Géo Épidémiologie - Santé Globale ; 2/ Santé publique France ;Direction Santé Environnement Travail ;Mission &amp;quot;One Health - Planetary Health&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9006-5729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121578062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaudart_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359177188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9071-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seasonal malaria chemoprevention timing on clinical malaria incidence dynamics in the Kedougou region, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Kazanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), e0003197 [15 p.]. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0003197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05385744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanouk Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05306656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-epidemiological risk stratification to select malaria interventions, case of Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Magassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seybou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (11), pp.e0004796. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Control Interventions on Malaria Incidence in the General Population of Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44197-025-00381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum carriage in a population under longterm, intensive malaria control in Kedougou region, Senegal: a 1-year cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Konko Ciré Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.e1935-e1945. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00271-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of SARS-CoV-2 infection across three sentinels sites in Benin during 2021: A multicentric surveillance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Atchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anges Yadouleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fiogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.e0004227. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and determinants of COVID-19 seroprevalence in a hard-to-access health district in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Oumarou Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumana Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amagoron Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), pp.e0004842. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which diagnostic test to use for Testing and Treatment strategies in Plasmodium vivax low-transmission settings: a secondary analysis of a longitudinal interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pelleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.100883. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lana.2024.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04731333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Mpox Index Cases, Africa, 1970–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festus Mbrenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Gonofio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric-Stephane Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.1017-1021. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3005.230293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “A. annua and A. afra infusions vs. Artesunate-amodiaquine (ASAQ) in treating Plasmodium falciparum malaria in a large scale, double blind, randomized clinical trial” Munyangi et al., 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jauréguiberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.152981. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phymed.2019.152981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Variability of Malaria Incidence in the Health District of Kati, Mali, 2015–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Stephane Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14361. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Mobility of a Cohort of Homeless People in Times of Crisis: COVID-19 Pandemic in a European Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3129. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04051780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Renewing Long-Lasting Insecticide-Treated Nets in the Event of Malaria Resurgence: Lessons from 10 Years of Net Use in Dielmo, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.20-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold and dry winter conditions are associated with greater SARS-CoV-2 transmission at regional level in western countries during the first epidemic wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lehot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.12756. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91798-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03315571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Pandemic: the story is not over yet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.100802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.accpm.2021.100802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of pediatricians and disease for influenza vaccination in children with high-risk chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bosdure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180 (1), pp.303-306. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-020-03751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of malaria diagnostic tests performed on non-invasively collected samples: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestin Danwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Noubiap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cyr Yombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (6), pp.e005634. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2021-005634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03452028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with the spatial heterogeneity of the first wave of COVID-19 in France: a nationwide geo-epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lehot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.222-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating and Analyzing Locality-Level Determinants of Cholera, Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Moise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.170 - 181. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2701.191787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03338300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis and prediction of malaria cases using remote sensing meteorological data in Diébougou health district, Burkina Faso, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20027. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Malaria Hotspots to Reduce Transmission Incidence in Senegal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model to simulate the transmission of vancomycin-resistant enterococci according different prevention and control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deboscker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.857-863. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2020.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of Plasmodium falciparum and Plasmodium vivax in French Guiana: 2005–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Carbunar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Djossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1077. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18031077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variation of malaria hotspots in Central Senegal, 2008–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badara Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoe Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.424. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Malaria Transmission Dynamics in Dangassa, Mali: A Novel Approach Using Functional Generalized Additive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freddy Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Febrero-Bande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafomon Sogoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), pp.6339. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17176339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Functional Data Analysis to Identify Patterns of Malaria Incidence, to Guide Targeted Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé L Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.4168. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17114168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Scale-Up of Seasonal Malaria Chemoprevention Reduced Malaria Morbidity among Children in the Health District of Koutiala, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamma Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modibo Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bamadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), pp.6639. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa H Sankaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.3982. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03081040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Estimate Optimal Malaria Readiness Indicators at Health-District Level: Findings from the Burkina Faso Service Availability and Readiness Assessment (SARA) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rouamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Samadoulougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Saïd Compaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Tinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.3923. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17113923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03080548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Autofluorescence-Based Detection of the Parathyroid Glands During Total Thyroidectomy With Postoperative Hypocalcemia Risk : Results of the PARAFLUO Multicenter Randomized Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Benmiloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Godiris-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamasurg.2019.4613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03026078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), pp.e1468. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(20)30430-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03182847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamic of Malaria Incidence: A Comparison of Two Ecological Zones in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freddy Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafomon Sogoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.4698. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17134698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03090333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for preoperative diagnosis of allergic fungal sinusitis? A prospective study about 71 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Vatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Radulesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Del del Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Otolaryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/coa.13243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Effect of Artemisia annua and Artemisia afra tea infusions on schistosomiasis in a large clinical trial”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.152804. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phymed.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05462736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Effect of Artemisia annua and Artemisia afra tea infusions on schistosomiasis in a large clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.152943. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phymed.2019.152943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics and interactions of respiratory pathogen carriage among French pilgrims during the 2018 Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuan Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Loi Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Duc Anh Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Larbi Chaht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging microbes &amp; infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1701-1710. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22221751.2019.1693247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with acquisition of glycopeptide-resistant enterococci during a single-strain outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deboscker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268818003655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spatial heterogeneity of environmental risk in randomized prevention trials: consequences and modeling”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoe Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadoun Hamady Assadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-019-0759-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02309329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case-area targeted rapid response strategy to control cholera in Haiti: a four-year implementation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.e0007263. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and environmental factors associated with malaria hotspots in the Nanoro demographic surveillance area, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rouamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Nakanabo-Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Derra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Rouamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kazienga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.249. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-6565-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological and molecular forensics of cholera recurrence in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bogreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9 (1), pp.1164. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37706-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effectiveness of case-area targeted response interventions against cholera in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.50243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal analysis of malaria for new sustainable control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.226. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-018-1224-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stent-assisted coiling of intracranial aneurysms using LEO stents: long-term follow-up in 153 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Beuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00234-017-1965-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01970053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another challenge in malaria elimination efforts: the increase of malaria among adults after the implementation of long-lasting insecticide-treated nets (LLINs) in Dielmo, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amele N. Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.384. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2536-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical outcome after biliary drainage for metastatic colorectal cancer: Survival analysis and prognostic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2017.09.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02128501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au perdu de vue (PDV) chez les patients infectés par le VIH sous Traitement Antirétroviral (TARV) au Centre de Traitement Ambulatoire (CTA) de ONG Walé, Ségou, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mali Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologic Features of Plague Outbreak Areas, Democratic Republic of the Congo, 2004–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Aruna Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Shako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kebela Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.210-220. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2402.160122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical models for predicting human mobility in the context of infectious disease spread: introducing the impedance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Wetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12942-017-0115-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria in Dielmo, a Senegal village: Is its elimination possible after seven years of implementation of long-lasting insecticide- treated nets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé N Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0179528. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of asymptomatic malaria : bridging the gap between annual malaria resurgences in a Sahelian environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Tolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 p. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.17-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01630569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yersinia pestis halotolerance illuminates plague reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliya Alia Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bitam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.40022. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination against cholera in Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.479-480. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30189-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données fonctionnelles pour la classification de profils épidémiques : application au paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badara Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé L Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (2), pp.S48. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution and children's asthma-related emergency hospital visits in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis André Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nougairede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176 (6), pp.705-711. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-017-2900-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera spatial-temporal patterns in Gonaives, Haiti: From contributing factors to targeted recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazard Trazillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Aruna Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.377-385. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of malaria in a suburban area along the Niger River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Soumana Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourane Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourama Kamate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siaka Goïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.420. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2068-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City housing atmospheric pollutant impact on emergency visit for asthma: A classification and regression tree approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis As a Support for Diagnostic Flowcharts in Allergic Bronchopulmonary Aspergillosis: A Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1019 - 1019. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of seasonal influenza vaccination in patients with diabetes: protocol for a nested case–control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (8), pp.e016023. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-016023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05462727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonal tumors with multilayered rosettes in children: the SFCE experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourdeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Faure-Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child's Nervous System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.299-305. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00381-015-2920-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the Editor Questioning the Effectiveness of Oral Cholera Vaccine in Port-au-Prince Slums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanilas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Aruna Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (2), pp.4932-494. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.16-0314a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatophytosis among Schoolchildren in Three Eco-climatic Zones of Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiatou Niaré-Doumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siaka Goïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Outbreak in Grande Comore: 1998-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Troeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoe Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.15-0397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasugrel versus clopidogrel in stent-assisted coil embolization of unruptured intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Beuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventional Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1591019916669090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic activity of antibiotics combined with ivermectin to kill body lice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern approach to infectious disease management using infrared thermal camera scanning for fever in healthcare settings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piseth Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Air Impaction and Electrostatic Dust Collector Sampling Methods to Assess Airborne Fungal Contamination in Public Buildings A BSTR ACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.161-175. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/mev075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of socioeconomic inequalities on geographic disparities in cancer incidence: comparison of methods for spatial disease mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Aristide Goungounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-016-0228-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (4), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2015.2.JNS142144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and climatic characteristics associated with human alveolar echinococcosis in France, 1982 to 2007 , the FrancEchino network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bresson-Hadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza-attributable deaths in south-eastern France (1999 to 2010): mortality predictions were undependable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Djamel Thiberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Charrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-015-1887-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Double-Blind Randomized Placebo-Controlled Clinical Trial of Squalamine Ointment for tinea capitis Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Ali Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goita Siaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-014-9849-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VALEO ® vascular stent for cardiovascular lesions in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ovaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Assaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroIntervention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4244/EIJY15M01_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Mobile Phone Data to Predict the Spatial Spread of Cholera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Wetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (8923), </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Detection Tests in Spatial Epidemiology: A Global Indicator for Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130594.g009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Buruli Ulcer Incidence, Central Africa, 2002-2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (8), pp.1414-1417. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2108.141336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des notifications à la Maison départementale des personnes handicapées chez les enfants placés à l’Aide sociale à l’enfance dans les Bouches-du-Rhoˆne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L de Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2015.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Detection Tests in Spatial Epidemiology: A Global Indicator for Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0130594. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Risk Factors in Dielmo, A Senegalese Malaria-Endemic Village, Between October and November of 2013: A Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of long-lasting insecticide-treated net use in the resurgence of malaria morbidity in a Senegal malaria endemic village in 2010–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé N Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (267), </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-0871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPODT: An R Package to Perform Spatial Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Graffeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanilas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Software for Spatial Statistics, 63 (16), </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v063.i16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Difference in the Incidence of Malaria in Human-Landing Mosquito Catch Collectors and Non-Collectors in a Senegalese Village with Endemic Malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé N. Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, e0126187, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass gathering and globalization of respiratory pathogens during the 2013 Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z A Mesmish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Assiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turkestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Yezli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Plasmodium falciparum Clinical Incidence, Asymptomatic Parasite Carriage and Anopheles Density in Two Villages in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou S Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Tapily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Z. Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFN-gamma polymorphisms (IFN-gamma +2109 and IFN-gamma +3810) are associated with severe hepatic fibrosis in human hepatic schistosomiasis (Schistosoma mansoni).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moukoko Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasureldin El Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bream</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourema Kouriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.5596-601. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.171.10.5596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention or treatment? The case of malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination par le BCG : enquête auprès d'enfants de moins de 5 ans consultant dans un service d'urgences hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Debroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexin A1 in primary tumors promotes melanoma dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (7), pp.749-760. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10585-014-9665-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed anemia assessment in patients treated with oral artemisinin derivatives for uncomplicated malaria: a pooled analysis of clinical trials data from Mali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Djimde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Kayentao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.358. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01073803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Serum Lipase as Predictor of Severity of Acute Pancreatitis in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MPG.0000000000000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Patterns and Landscape-Associated Risk of Buruli Ulcer in Akonolinga, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility issues in science, is P value really the only answer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (19), pp.e1934. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1323051111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of type I error for local cluster detection tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-13-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00998280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of Cholera during the First Year of the Epidemic in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is exposure to night-time traffic noise a risk factor for purchase of anxiolytic–hypnotic medication? A cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckt117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya Fever: A Clinical and Virological Investigation of Outpatients on Reunion Island, South-West Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Djamel Thiberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Tolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Potential is Correlated to ω6 / ω3 Ratio and Brasfield Score in Cystic Fibrosis Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Vitamin and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/0300-9831/a000174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling recurrent events: comparison of statistical models with continuous and discontinuous risk intervals on recurrent malaria episodes data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogobara K Doumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.293. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria and protective behaviours: is there a malaria trap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogobara Doumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.200. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00838508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance map of a cluster detection test using extended power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-12-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00903889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dry Season in Haiti: a Window of Opportunity to Eliminate Cholera Citation Revisions Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Currents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/currents.outbreaks.2193a0ec4401d9526203af12e5024ddc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the Editor : Environmental Factors Influencing Epidemic Cholera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.13-0499a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Environments and Spatial Variability of Healthcare Associated Infection Risk: Cross-Sectional Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Cloutman-Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki D 'Arcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-associated Diseases, Indian Ocean Islands, 1997–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1908.121739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of multimodal therapy in operated acromegalic patients, a study in 115 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Albarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Castinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conte-Devolx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (2), pp.263-270. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2265.2012.04492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of urban dog-related injuries requiring rabies post-exposure prophylaxis in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth hormone level at admission and its evolution during refeeding are predictive of short-term outcome in restrictive anorexia nervosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Samuelian-Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (12), pp.2175 - 2181. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451200431X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-area analysis of social inequalities in residential exposure to road traffic noise in Marseilles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cks059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations at risk for alveolar echinococcosis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1905.120867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-diffusion domains in reaction-diffusion morphogenetic & epidemiologic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mintsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.1250028. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127412500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are There So Few Rickettsia conorii conorii-Infected Rhipicephalus sanguineus Ticks in the Wild?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Socolovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bitam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-Associated Illness in Older Adults (&amp;gt;60 y) for the GeoSentinel Surveillance Network See Appendix 1 for members of the GeoSentinel Surveillance Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1708-8305.2012.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Artemisinin-Based Combination Therapies in a Malaria Hyperendemic Area of Mali: Efficacy, Safety, and Public Health Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and safety of five procedures for percutaneous native kidney biopsy: a multicentric comparative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.387 - 393. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000337932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unacylated Ghrelin is associated with the isolated low HDL-cholesterol obese phenotype independently of insulin resistance and CRP level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Patricio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-9-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00685016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, un facteur de risque pour la santé en Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spécial AMMA, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographics, health and travel characteristics of international travellers at a pre-travel clinic in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmaid.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory Reproducibility of Etest Amphotericin B and Caspofungin Yeast Susceptibility Testing and Comparison with the CLSI Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gari-Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michel-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00490-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of Environments Associated with Transmission of Visceral Leishmaniasis in South-Eastern France and Implication for Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of pain-free response in 497 cases of classic trigeminal neuralgia treated with Gamma Knife surgery and followed up for least 1 year.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2012.8.GKS121015)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetuximab after bevacizumab in metastatic colorectal cancer: Is it the best sequence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Norguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’houcine Ouafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.917 - 919. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacogenetic profiling and cetuximab outcome in patients with advanced colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Norguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Formento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-11-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidermal growth factor receptor in glioblastomas: correlation between gene copy number and protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Metellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (6), pp.815 - 823. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humpath.2009.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of compliance with malaria chemoprophylaxis among French soldiers during missions in inter-tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Orlandi-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-9-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal Age Estimation Using Orbital Measurements: 3D CT-Scan Study Including the Effects of Trisomy 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling malaria incidence with environmental dependency in a locality of Sudanese savannah area, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassane Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (61), </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal Age Estimation Using Orbital Measurements: 3D CT-Scan Study Including the Effects of Trisomy 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2008.00929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-at-death estimation based on the study of frontosphenoidal sutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177, pp.47-51. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of multiple imputation for missing covariate data within the context of regression relative survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Launoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (30), pp.6310-6331. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.3476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of interleukin 13 polymorphisms in systemic sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allanore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (8), pp.693-699. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-006-0135-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL13RA2 gene polymorphisms are associated with systemic sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allanore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2015-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time clustering of childhood malaria at the household level: a dynamic cohort in a Mali village.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belco Poudiougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.286. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-6-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique decision trees for spatial pattern detection: optimal algorithm and application to malaria risk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belco Poudiougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogobara K. Doumbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.22. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2288-5-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the performance of multi-layer perceptron and linear regression for epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giusiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44, pp.547 - 570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence for a Major Effect of Tumor Necrosis Factor Alpha Gene Polymorphisms in Periportal Fibrosis Caused by Schistosoma mansoni Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moukoko Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasureldin El Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. K. Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurashi Mohamed-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 71 (10), pp.5456-5460. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.71.10.5456–5460.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'application locale de corticoïdes et de lidocaïne dans la prévention des douleurs pharyngolaryngées post-intubation Topical methylprednisolone vs lidocaïne for the prevention of postoperative sore throat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.595-599. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0750-7658(03)00214-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Regulation of Periportal Fibrosis in Humans Infected with Schistosoma mansoni: IFN-γ is Associated with Protection Against Fibrosis and TNF-α with Aggravation of Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 169 (2), pp.929-936. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.169.2.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic embolism: a serious complication after cardiac transplantation avoidable by bicaval technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Riberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kreitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1010-7940(00)00653-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echocardiographic characteristics and outcome of straddling mitral valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro J. del Nido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Geva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 38 (3), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0735-1097(01)01441-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of prevention, diagnostic and treatment of simple malaria cases by community health workers supervised by mobile nurses in rural communities in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nikiéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M.A. Somda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Tropical Medicine and Hygiene 73rd Annual Meeting (ASTMH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Tropical Medicine and Hygiene (ASTMH), Nov 2024, New Orleans (Louisiana), United States. pp.513 / 7632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et Communication Engageante : Améliorer l’Observance à la Traçabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Congrès National de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, NANTES, France. https://www.sf2h.net/k-stock/data/uploads/2021/09/SF2H_2021_livre_des_resumes_FINAL.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model in the presence of missing data: the centroid criterion for variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The national alert-response strategy against cholera in Haiti: a four-year assessment of its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet for binocular vision modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerve impulse propagation and wavelet theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting hotspots to reduce transmission of malaria in Senegal: modeling of the effects of human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé L Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId766"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Gaudart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Praticien Hospitalier ;1/ Aix Marseille Université ; Institut des Sciences de la Santé Publique ; SESSTIM UMR1252 - Equipe QuanTIM ;Axe de Recherche : Géo Épidémiologie - Santé Globale ; 2/ Santé publique France ;Direction Santé Environnement Travail ;Mission &amp;quot;One Health - Planetary Health&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9006-5729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121578062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaudart_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359177188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9071-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seasonal malaria chemoprevention timing on clinical malaria incidence dynamics in the Kedougou region, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Kazanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), e0003197 [15 p.]. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0003197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05385744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanouk Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05306656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-epidemiological risk stratification to select malaria interventions, case of Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Magassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seybou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (11), pp.e0004796. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Control Interventions on Malaria Incidence in the General Population of Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44197-025-00381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of SARS-CoV-2 infection across three sentinels sites in Benin during 2021: A multicentric surveillance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Atchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anges Yadouleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fiogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.e0004227. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and determinants of COVID-19 seroprevalence in a hard-to-access health district in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Oumarou Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumana Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amagoron Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), pp.e0004842. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum carriage in a population under longterm, intensive malaria control in Kedougou region, Senegal: a 1-year cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Konko Ciré Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.e1935-e1945. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00271-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which diagnostic test to use for Testing and Treatment strategies in Plasmodium vivax low-transmission settings: a secondary analysis of a longitudinal interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pelleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.100883. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lana.2024.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04731333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Mpox Index Cases, Africa, 1970–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festus Mbrenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Gonofio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric-Stephane Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.1017-1021. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3005.230293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “A. annua and A. afra infusions vs. Artesunate-amodiaquine (ASAQ) in treating Plasmodium falciparum malaria in a large scale, double blind, randomized clinical trial” Munyangi et al., 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jauréguiberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.152981. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phymed.2019.152981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Variability of Malaria Incidence in the Health District of Kati, Mali, 2015–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Stephane Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14361. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Mobility of a Cohort of Homeless People in Times of Crisis: COVID-19 Pandemic in a European Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3129. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04051780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Renewing Long-Lasting Insecticide-Treated Nets in the Event of Malaria Resurgence: Lessons from 10 Years of Net Use in Dielmo, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.20-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold and dry winter conditions are associated with greater SARS-CoV-2 transmission at regional level in western countries during the first epidemic wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lehot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.12756. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91798-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03315571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Pandemic: the story is not over yet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.100802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.accpm.2021.100802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of pediatricians and disease for influenza vaccination in children with high-risk chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bosdure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180 (1), pp.303-306. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-020-03751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of malaria diagnostic tests performed on non-invasively collected samples: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestin Danwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Noubiap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cyr Yombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (6), pp.e005634. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2021-005634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03452028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis and prediction of malaria cases using remote sensing meteorological data in Diébougou health district, Burkina Faso, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20027. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating and Analyzing Locality-Level Determinants of Cholera, Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Moise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.170 - 181. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2701.191787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03338300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with the spatial heterogeneity of the first wave of COVID-19 in France: a nationwide geo-epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lehot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.222-231. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Malaria Hotspots to Reduce Transmission Incidence in Senegal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model to simulate the transmission of vancomycin-resistant enterococci according different prevention and control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deboscker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.857-863. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2020.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of Plasmodium falciparum and Plasmodium vivax in French Guiana: 2005–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Carbunar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Djossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1077. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18031077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variation of malaria hotspots in Central Senegal, 2008–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badara Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoe Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.424. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Malaria Transmission Dynamics in Dangassa, Mali: A Novel Approach Using Functional Generalized Additive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freddy Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Febrero-Bande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafomon Sogoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), pp.6339. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17176339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Functional Data Analysis to Identify Patterns of Malaria Incidence, to Guide Targeted Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé L Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.4168. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17114168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Scale-Up of Seasonal Malaria Chemoprevention Reduced Malaria Morbidity among Children in the Health District of Koutiala, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamma Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modibo Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bamadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), pp.6639. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03104331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa H Sankaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.3982. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03081040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Autofluorescence-Based Detection of the Parathyroid Glands During Total Thyroidectomy With Postoperative Hypocalcemia Risk : Results of the PARAFLUO Multicenter Randomized Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Benmiloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Godiris-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamasurg.2019.4613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03026078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), pp.e1468. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(20)30430-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03182847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Estimate Optimal Malaria Readiness Indicators at Health-District Level: Findings from the Burkina Faso Service Availability and Readiness Assessment (SARA) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rouamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Samadoulougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Saïd Compaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Tinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.3923. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17113923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03080548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamic of Malaria Incidence: A Comparison of Two Ecological Zones in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freddy Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafomon Sogoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.4698. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17134698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03090333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for preoperative diagnosis of allergic fungal sinusitis? A prospective study about 71 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Vatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Radulesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Del del Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Otolaryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/coa.13243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics and interactions of respiratory pathogen carriage among French pilgrims during the 2018 Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuan Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Loi Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Duc Anh Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Belhouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Larbi Chaht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging microbes &amp; infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1701-1710. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22221751.2019.1693247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Effect of Artemisia annua and Artemisia afra tea infusions on schistosomiasis in a large clinical trial”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.152804. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phymed.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05462736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Effect of Artemisia annua and Artemisia afra tea infusions on schistosomiasis in a large clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.152943. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phymed.2019.152943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with acquisition of glycopeptide-resistant enterococci during a single-strain outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deboscker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268818003655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spatial heterogeneity of environmental risk in randomized prevention trials: consequences and modeling”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoe Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadoun Hamady Assadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-019-0759-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02309329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effectiveness of case-area targeted response interventions against cholera in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.50243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case-area targeted rapid response strategy to control cholera in Haiti: a four-year implementation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.e0007263. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological and molecular forensics of cholera recurrence in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bogreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9 (1), pp.1164. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37706-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and environmental factors associated with malaria hotspots in the Nanoro demographic surveillance area, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rouamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Nakanabo-Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Derra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Rouamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kazienga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.249. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-6565-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal analysis of malaria for new sustainable control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.226. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-018-1224-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stent-assisted coiling of intracranial aneurysms using LEO stents: long-term follow-up in 153 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Beuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00234-017-1965-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01970053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another challenge in malaria elimination efforts: the increase of malaria among adults after the implementation of long-lasting insecticide-treated nets (LLINs) in Dielmo, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amele N. Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.384. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2536-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical outcome after biliary drainage for metastatic colorectal cancer: Survival analysis and prognostic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2017.09.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02128501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologic Features of Plague Outbreak Areas, Democratic Republic of the Congo, 2004–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Aruna Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Shako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kebela Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.210-220. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2402.160122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au perdu de vue (PDV) chez les patients infectés par le VIH sous Traitement Antirétroviral (TARV) au Centre de Traitement Ambulatoire (CTA) de ONG Walé, Ségou, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mali Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria in Dielmo, a Senegal village: Is its elimination possible after seven years of implementation of long-lasting insecticide- treated nets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé N Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Diene Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0179528. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical models for predicting human mobility in the context of infectious disease spread: introducing the impedance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Wetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12942-017-0115-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of asymptomatic malaria : bridging the gap between annual malaria resurgences in a Sahelian environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Tolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 p. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.17-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01630569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yersinia pestis halotolerance illuminates plague reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliya Alia Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bitam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.40022. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination against cholera in Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.479-480. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30189-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données fonctionnelles pour la classification de profils épidémiques : application au paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badara Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé L Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (2), pp.S48. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution and children's asthma-related emergency hospital visits in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis André Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nougairede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176 (6), pp.705-711. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00431-017-2900-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of malaria in a suburban area along the Niger River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Soumana Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourane Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourama Kamate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siaka Goïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.420. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2068-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera spatial-temporal patterns in Gonaives, Haiti: From contributing factors to targeted recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazard Trazillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Aruna Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.377-385. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City housing atmospheric pollutant impact on emergency visit for asthma: A classification and regression tree approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of seasonal influenza vaccination in patients with diabetes: protocol for a nested case–control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (8), pp.e016023. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-016023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05462727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis As a Support for Diagnostic Flowcharts in Allergic Bronchopulmonary Aspergillosis: A Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1019 - 1019. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonal tumors with multilayered rosettes in children: the SFCE experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourdeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Faure-Conter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child's Nervous System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.299-305. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00381-015-2920-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the Editor Questioning the Effectiveness of Oral Cholera Vaccine in Port-au-Prince Slums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanilas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Aruna Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (2), pp.4932-494. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.16-0314a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatophytosis among Schoolchildren in Three Eco-climatic Zones of Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiatou Niaré-Doumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siaka Goïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Outbreak in Grande Comore: 1998-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Troeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoe Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.15-0397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasugrel versus clopidogrel in stent-assisted coil embolization of unruptured intracranial aneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Beuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventional Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1591019916669090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic activity of antibiotics combined with ivermectin to kill body lice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Sangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern approach to infectious disease management using infrared thermal camera scanning for fever in healthcare settings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piseth Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Air Impaction and Electrostatic Dust Collector Sampling Methods to Assess Airborne Fungal Contamination in Public Buildings A BSTR ACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.161-175. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/mev075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (4), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2015.2.JNS142144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of socioeconomic inequalities on geographic disparities in cancer incidence: comparison of methods for spatial disease mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Aristide Goungounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-016-0228-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and climatic characteristics associated with human alveolar echinococcosis in France, 1982 to 2007 , the FrancEchino network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bresson-Hadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza-attributable deaths in south-eastern France (1999 to 2010): mortality predictions were undependable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Djamel Thiberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Charrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-015-1887-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Double-Blind Randomized Placebo-Controlled Clinical Trial of Squalamine Ointment for tinea capitis Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Ali Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goita Siaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-014-9849-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VALEO ® vascular stent for cardiovascular lesions in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ovaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Assaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroIntervention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4244/EIJY15M01_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Detection Tests in Spatial Epidemiology: A Global Indicator for Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130594.g009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Buruli Ulcer Incidence, Central Africa, 2002-2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (8), pp.1414-1417. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2108.141336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des notifications à la Maison départementale des personnes handicapées chez les enfants placés à l’Aide sociale à l’enfance dans les Bouches-du-Rhoˆne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L de Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2015.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Mobile Phone Data to Predict the Spatial Spread of Cholera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Wetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (8923), </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Risk Factors in Dielmo, A Senegalese Malaria-Endemic Village, Between October and November of 2013: A Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Detection Tests in Spatial Epidemiology: A Global Indicator for Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0130594. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPODT: An R Package to Perform Spatial Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Graffeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanilas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Software for Spatial Statistics, 63 (16), </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v063.i16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass gathering and globalization of respiratory pathogens during the 2013 Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z A Mesmish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Assiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turkestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Yezli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Difference in the Incidence of Malaria in Human-Landing Mosquito Catch Collectors and Non-Collectors in a Senegalese Village with Endemic Malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé N. Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, e0126187, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of long-lasting insecticide-treated net use in the resurgence of malaria morbidity in a Senegal malaria endemic village in 2010–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé N Wotodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (267), </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-0871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Plasmodium falciparum Clinical Incidence, Asymptomatic Parasite Carriage and Anopheles Density in Two Villages in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou S Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Tapily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Z. Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFN-gamma polymorphisms (IFN-gamma +2109 and IFN-gamma +3810) are associated with severe hepatic fibrosis in human hepatic schistosomiasis (Schistosoma mansoni).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moukoko Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasureldin El Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bream</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourema Kouriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.5596-601. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.171.10.5596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention or treatment? The case of malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination par le BCG : enquête auprès d'enfants de moins de 5 ans consultant dans un service d'urgences hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Debroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexin A1 in primary tumors promotes melanoma dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (7), pp.749-760. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10585-014-9665-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed anemia assessment in patients treated with oral artemisinin derivatives for uncomplicated malaria: a pooled analysis of clinical trials data from Mali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Djimde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Kayentao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.358. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01073803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Serum Lipase as Predictor of Severity of Acute Pancreatitis in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MPG.0000000000000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Patterns and Landscape-Associated Risk of Buruli Ulcer in Akonolinga, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility issues in science, is P value really the only answer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (19), pp.e1934. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1323051111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of type I error for local cluster detection tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-13-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00998280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of Cholera during the First Year of the Epidemic in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is exposure to night-time traffic noise a risk factor for purchase of anxiolytic–hypnotic medication? A cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckt117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya Fever: A Clinical and Virological Investigation of Outpatients on Reunion Island, South-West Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Djamel Thiberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Tolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Potential is Correlated to ω6 / ω3 Ratio and Brasfield Score in Cystic Fibrosis Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Vitamin and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/0300-9831/a000174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling recurrent events: comparison of statistical models with continuous and discontinuous risk intervals on recurrent malaria episodes data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogobara K Doumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.293. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria and protective behaviours: is there a malaria trap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Berthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogobara Doumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.200. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00838508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance map of a cluster detection test using extended power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-12-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00903889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dry Season in Haiti: a Window of Opportunity to Eliminate Cholera Citation Revisions Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Currents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/currents.outbreaks.2193a0ec4401d9526203af12e5024ddc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the Editor : Environmental Factors Influencing Epidemic Cholera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.13-0499a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Environments and Spatial Variability of Healthcare Associated Infection Risk: Cross-Sectional Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Cloutman-Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki D 'Arcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-associated Diseases, Indian Ocean Islands, 1997–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1908.121739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of multimodal therapy in operated acromegalic patients, a study in 115 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Albarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Castinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Conte-Devolx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (2), pp.263-270. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2265.2012.04492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth hormone level at admission and its evolution during refeeding are predictive of short-term outcome in restrictive anorexia nervosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Samuelian-Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (12), pp.2175 - 2181. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451200431X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of urban dog-related injuries requiring rabies post-exposure prophylaxis in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations at risk for alveolar echinococcosis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1905.120867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-area analysis of social inequalities in residential exposure to road traffic noise in Marseilles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cks059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-diffusion domains in reaction-diffusion morphogenetic & epidemiologic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mintsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.1250028. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127412500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are There So Few Rickettsia conorii conorii-Infected Rhipicephalus sanguineus Ticks in the Wild?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Socolovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bitam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-Associated Illness in Older Adults (&amp;gt;60 y) for the GeoSentinel Surveillance Network See Appendix 1 for members of the GeoSentinel Surveillance Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1708-8305.2012.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Artemisinin-Based Combination Therapies in a Malaria Hyperendemic Area of Mali: Efficacy, Safety, and Public Health Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Sagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and safety of five procedures for percutaneous native kidney biopsy: a multicentric comparative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.387 - 393. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000337932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unacylated Ghrelin is associated with the isolated low HDL-cholesterol obese phenotype independently of insulin resistance and CRP level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Patricio Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-9-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00685016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, un facteur de risque pour la santé en Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spécial AMMA, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographics, health and travel characteristics of international travellers at a pre-travel clinic in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmaid.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory Reproducibility of Etest Amphotericin B and Caspofungin Yeast Susceptibility Testing and Comparison with the CLSI Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gari-Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michel-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00490-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of Environments Associated with Transmission of Visceral Leishmaniasis in South-Eastern France and Implication for Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of pain-free response in 497 cases of classic trigeminal neuralgia treated with Gamma Knife surgery and followed up for least 1 year.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Tuleasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2012.8.GKS121015)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetuximab after bevacizumab in metastatic colorectal cancer: Is it the best sequence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Norguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’houcine Ouafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive and Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.917 - 919. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dld.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacogenetic profiling and cetuximab outcome in patients with advanced colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Norguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Formento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-11-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidermal growth factor receptor in glioblastomas: correlation between gene copy number and protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Metellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (6), pp.815 - 823. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humpath.2009.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of compliance with malaria chemoprophylaxis among French soldiers during missions in inter-tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Orlandi-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-9-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal Age Estimation Using Orbital Measurements: 3D CT-Scan Study Including the Effects of Trisomy 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling malaria incidence with environmental dependency in a locality of Sudanese savannah area, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassane Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (61), </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal Age Estimation Using Orbital Measurements: 3D CT-Scan Study Including the Effects of Trisomy 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2008.00929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-at-death estimation based on the study of frontosphenoidal sutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béma Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177, pp.47-51. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of multiple imputation for missing covariate data within the context of regression relative survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Launoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (30), pp.6310-6331. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.3476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL13RA2 gene polymorphisms are associated with systemic sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allanore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2015-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time clustering of childhood malaria at the household level: a dynamic cohort in a Mali village.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belco Poudiougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.286. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-6-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique decision trees for spatial pattern detection: optimal algorithm and application to malaria risk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belco Poudiougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogobara K. Doumbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.22. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2288-5-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the performance of multi-layer perceptron and linear regression for epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giusiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44, pp.547 - 570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence for a Major Effect of Tumor Necrosis Factor Alpha Gene Polymorphisms in Periportal Fibrosis Caused by Schistosoma mansoni Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moukoko Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasureldin El Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. K. Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurashi Mohamed-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 71 (10), pp.5456-5460. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.71.10.5456–5460.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'application locale de corticoïdes et de lidocaïne dans la prévention des douleurs pharyngolaryngées post-intubation Topical methylprednisolone vs lidocaïne for the prevention of postoperative sore throat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.595-599. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0750-7658(03)00214-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Regulation of Periportal Fibrosis in Humans Infected with Schistosoma mansoni: IFN-γ is Associated with Protection Against Fibrosis and TNF-α with Aggravation of Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 169 (2), pp.929-936. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.169.2.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic embolism: a serious complication after cardiac transplantation avoidable by bicaval technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Riberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kreitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1010-7940(00)00653-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echocardiographic characteristics and outcome of straddling mitral valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro J. del Nido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Geva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 38 (3), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0735-1097(01)01441-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of prevention, diagnostic and treatment of simple malaria cases by community health workers supervised by mobile nurses in rural communities in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nikiéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M.A. Somda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Tropical Medicine and Hygiene 73rd Annual Meeting (ASTMH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Tropical Medicine and Hygiene (ASTMH), Nov 2024, New Orleans (Louisiana), United States. pp.513 / 7632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et Communication Engageante : Améliorer l’Observance à la Traçabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Congrès National de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, NANTES, France. https://www.sf2h.net/k-stock/data/uploads/2021/09/SF2H_2021_livre_des_resumes_FINAL.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model in the presence of missing data: the centroid criterion for variable selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The national alert-response strategy against cholera in Haiti: a four-year assessment of its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rebaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bulit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet for binocular vision modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerve impulse propagation and wavelet theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting hotspots to reduce transmission of malaria in Senegal: modeling of the effects of human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé L Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId763"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2859707"/>
+    <w:nsid w:val="310FF074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-gaudart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9006-5729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121578062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaudart_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359177188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9071-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kazanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Magassa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ciss&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seybou Coulibaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Samak&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004796" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Konko Cir&#233; Ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Katile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00271-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Atchade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anges Yadouleton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiogbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Oumarou Thera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Doumbia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amagoron Mathias Dolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004842" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Stephane Bationo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3005.230293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argemi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2019.152981" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Stephane Bationo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tinland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Wotodjo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucoure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-0127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91798-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alauzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazenq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-020-03751-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03452028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Danwang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Noubiap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Souopgui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cyr Yombi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-005634" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00006-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03338300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Moise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.191787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218371v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboscker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2020.1308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02969228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Ciss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankoe Sallah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05145-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freddy Ateba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Febrero-Bande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafomon Sogoba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Tour&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02866666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; L Sallah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17114168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamma Maiga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Diarra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186639" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03080548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Samadoulougou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Sa&#239;d Compaor&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Tinto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113923" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Benmiloud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Godiris-Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2019.4613" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03182847v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(20)30430-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Konat&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134698" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Vatin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Vitte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Radulesco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Del del Grande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coa.13243" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2018.12.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2019.152943" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuan Hoang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Loi Dao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Anh Ly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Belhouchat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Larbi Chaht" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1693247" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124300v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboscker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818003655" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02309329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadoun Hamady Assadou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0759-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bulit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007263" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo-Diallo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rouamba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kazienga" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6565-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rossignol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37706-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50243" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-018-1224-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01970053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sedat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sachet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beuil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-017-1965-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amele N. Wotodjo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2536-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851563v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02128501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bories" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dahan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.09.121" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118536v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Coulibaly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01717663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Aruna Abedi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Shako" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kebela Ilunga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.160122" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985990v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bengtsson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wetter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0115-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563226v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; N Wotodjo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179528" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474863v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliya Alia Malek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Terras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527527v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30189-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01873096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milligan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.03.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527561v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dubus" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andr&#233; Charpin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nougairede" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-017-2900-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114113v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazard Trazillio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lebeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.12.012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729771v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.09.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730964v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Carsin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01019" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462727v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016023" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368643v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Horwitz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdeaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2920-2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0314a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310335v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Coulibaly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Niar&#233;-Doumbo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004675" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Troeger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Chao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0397" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387741v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1591019916669090" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Sangare" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.01.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368611v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Seng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Meddeb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Honnorat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.08.017" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307129v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mev075" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873137v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Aristide Goungounga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0228-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piarroux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bresson-Hadni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bardonnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faucher" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Djamel Thiberville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1887-y" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307148v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ali Thera" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goita Siaka" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traor&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-014-9849-y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307157v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Luciano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Boulogne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Assaidi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJY15M01_09" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218137v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08923" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202624v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130594.g009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307147v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2108.141336" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307143v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Montaigne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D da Fonseca" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richardson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.06.018" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102324v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130594" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307152v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wotodjo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0485" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211677v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0871-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211718v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; N. Wotodjo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126187" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307219v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Mesmish" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assiri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Turkestani" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yezli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Masri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.02.008" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307140v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou S Sissoko" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van den Hoogen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tapily" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Z. Diarra" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0765" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211760v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moukoko Eboumbou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasureldin El Wali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.10.5596" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157279v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.03.022" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307530v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernaz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sallah" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casanova" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Debroise" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.02.030" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102267v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-014-9665-2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01073803v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimde" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Kayentao" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-358" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307534v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Olive" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0000000000000307" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lo Seen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003123" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307492v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Huiart" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Milligan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323051111" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00998280v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-15" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307665v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barrais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boncy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002145" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307537v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocquier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boutin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt117" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307675v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boisson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Flahault" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002004" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307572v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Garcia" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831/a000174" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208210v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara K Doumbo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-293" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838508v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-200" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903889v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perthus" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-47" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307619v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.2193a0ec4401d9526203af12e5024ddc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307577v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0499a" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307610v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cloutman-Green" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki D 'Arcy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Hartley" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076249" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307614v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savini" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Field" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Castelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1908.121739" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307697v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morange" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conte-Devolx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2012.04492.x" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307685v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine Le Roux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2012.09.011" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307680v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Nogueira" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maraninchi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lorec" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Samuelian-Massat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200431X" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307701v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude David" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks059" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878761v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1905.120867" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806910v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Lontos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mintsa" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500289" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307776v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Socolovschi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Huynh" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001697" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01313286v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Leder" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schwartz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2012.00613.x" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307775v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Fofana" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Sidibe" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0649" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01313301v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Faure" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000337932" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00685016v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Patricio Nogueira" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-9-17" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307761v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2012.09.004" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310344v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lachaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gari-Toussaint" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel-Nguyen" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malli&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00490-12" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307771v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Faraut" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001765" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827524v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Norguet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gasmi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;houcine Ouafik" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.06.002" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z5FW041-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827516v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Formento" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-496" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848114v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ma Coulibaly" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nanni" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quilichini" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2009.09.020" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTDHGWR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048566v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pommier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591908v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2008.00929.x" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B585GGXB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592124v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dorandeu" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2007.10.012" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB17ZKGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492581v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3476" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX8NBS9Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592710v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Arnaud" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-006-0135-0" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCM8TCJH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592708v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122093v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belco Poudiougou" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Dicko" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-286" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090279v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara K. Doumbo" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-5-22" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755553v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211756v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Saeed" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurashi Mohamed-Ali" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.10.5456&#8211;5460.2003" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211746v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouillac" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quilichini" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitz" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0750-7658(03)00214-4" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211587v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mergani" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paris" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.2.929" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211574v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riberi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambrosi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kreitmann" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yao" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-7940(00)00653-9" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211578v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraisse" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. del Nido" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Geva" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0735-1097(01)01441-3" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010044v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Barro" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Niki&#233;ma" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Som&#233;" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M.A. Somda" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04442254v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Albertini" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gonin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878388v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leonetti" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702685v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697780v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudart" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693663v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876568v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-gaudart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9006-5729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121578062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaudart_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359177188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9071-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kazanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Magassa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ciss&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seybou Coulibaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Samak&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004796" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Atchade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anges Yadouleton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fiogbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Oumarou Thera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Doumbia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amagoron Mathias Dolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Konko Cir&#233; Ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Katile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00271-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Stephane Bationo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3005.230293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argemi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2019.152981" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Stephane Bationo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tinland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Wotodjo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucoure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-0127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91798-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alauzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazenq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-020-03751-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03452028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Danwang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Noubiap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Souopgui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cyr Yombi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-005634" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03338300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Moise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.191787" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00006-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218371v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboscker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2020.1308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02969228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Ciss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankoe Sallah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05145-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freddy Ateba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Febrero-Bande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafomon Sogoba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Tour&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02866666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; L Sallah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17114168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamma Maiga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Diarra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186639" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026078v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Benmiloud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Godiris-Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2019.4613" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03182847v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(20)30430-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03080548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Samadoulougou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Sa&#239;d Compaor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Tinto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113923" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Konat&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134698" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Vatin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Vitte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Radulesco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Del del Grande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coa.13243" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuan Hoang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Loi Dao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Anh Ly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Belhouchat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Larbi Chaht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1693247" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2018.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2019.152943" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124300v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboscker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818003655" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02309329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadoun Hamady Assadou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0759-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538146v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bulit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50243" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007263" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rossignol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37706-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo-Diallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rouamba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kazienga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6565-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-018-1224-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01970053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sedat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sachet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beuil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-017-1965-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amele N. Wotodjo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2536-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851563v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGPC8H7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02128501v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sellier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bories" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dahan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.09.121" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01717663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Aruna Abedi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Shako" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kebela Ilunga" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.160122" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Coulibaly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563226v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; N Wotodjo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179528" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985990v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bengtsson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wetter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0115-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliya Alia Malek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Terras" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527527v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30189-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01873096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milligan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.03.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527561v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dubus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andr&#233; Charpin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nougairede" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-017-2900-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114113v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazard Trazillio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lebeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.12.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.09.004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462727v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016023" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730964v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Carsin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Horwitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdeaut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2920-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368624v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0314a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310335v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Coulibaly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Niar&#233;-Doumbo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004675" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Troeger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Chao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0397" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1591019916669090" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307125v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Sangare" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.01.001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368611v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Seng" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Meddeb" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Honnorat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.08.017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307129v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mev075" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Aristide Goungounga" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0228-x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307319v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piarroux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bresson-Hadni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bardonnet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faucher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307316v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Djamel Thiberville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1887-y" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307148v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ali Thera" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goita Siaka" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traor&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-014-9849-y" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307157v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Luciano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Boulogne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Assaidi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJY15M01_09" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202624v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130594.g009" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307147v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2108.141336" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307143v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Montaigne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D da Fonseca" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richardson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.06.018" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218137v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08923" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307152v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wotodjo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0485" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102324v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130594" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307219v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Mesmish" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assiri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Turkestani" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yezli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Masri" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.02.008" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211718v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; N. Wotodjo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126187" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211677v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0871-9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou S Sissoko" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van den Hoogen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tapily" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Z. Diarra" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0765" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211760v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moukoko Eboumbou" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasureldin El Wali" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.10.5596" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157279v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.03.022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307530v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernaz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sallah" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casanova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Debroise" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.02.030" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102267v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-014-9665-2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01073803v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimde" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Kayentao" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-358" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307534v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Olive" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0000000000000307" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307475v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lo Seen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003123" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307492v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Huiart" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Milligan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323051111" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00998280v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-13-15" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307665v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barrais" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boncy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002145" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307537v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocquier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boutin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt117" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307675v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boisson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Flahault" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002004" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307572v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Garcia" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831/a000174" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208210v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara K Doumbo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-293" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838508v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-200" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903889v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perthus" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-47" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307619v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.2193a0ec4401d9526203af12e5024ddc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307577v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0499a" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307610v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cloutman-Green" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki D 'Arcy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Hartley" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076249" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307614v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savini" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Field" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Castelli" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1908.121739" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307697v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morange" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conte-Devolx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2012.04492.x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307680v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Nogueira" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maraninchi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lorec" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Samuelian-Massat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200431X" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307685v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine Le Roux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2012.09.011" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878761v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bardonnet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1905.120867" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307701v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude David" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks059" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806910v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Lontos" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mintsa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500289" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307776v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Socolovschi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Huynh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001697" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01313286v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Leder" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schwartz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2012.00613.x" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307775v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Fofana" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Sidibe" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0649" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01313301v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondain" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Faure" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000337932" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00685016v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Patricio Nogueira" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-9-17" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307761v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2012.09.004" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310344v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lachaud" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gari-Toussaint" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel-Nguyen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malli&#233;" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00490-12" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307771v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Faraut" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pomares" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001765" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827524v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Norguet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gasmi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;houcine Ouafik" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.06.002" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z5FW041-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827516v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Formento" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-496" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848114v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ma Coulibaly" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nanni" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quilichini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2009.09.020" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTDHGWR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048566v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pommier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591908v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2008.00929.x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B585GGXB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592124v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dorandeu" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2007.10.012" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB17ZKGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492581v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3476" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX8NBS9Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592708v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Arnaud" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquet" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122093v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belco Poudiougou" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Dicko" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-286" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090279v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara K. Doumbo" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-5-22" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755553v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211756v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Saeed" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurashi Mohamed-Ali" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.10.5456&#8211;5460.2003" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211746v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouillac" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quilichini" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schmitz" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0750-7658(03)00214-4" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211587v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mergani" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paris" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.2.929" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211574v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riberi" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambrosi" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kreitmann" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yao" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-7940(00)00653-9" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211578v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraisse" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. del Nido" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Geva" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0735-1097(01)01441-3" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010044v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Barro" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Niki&#233;ma" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Som&#233;" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M.A. Somda" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04442254v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Albertini" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gonin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878388v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leonetti" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702685v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697780v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudart" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693663v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876568v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>