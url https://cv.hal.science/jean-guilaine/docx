--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean GUILAINE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles programmées 2023 sur le site de Balchiria (Sartène, Corse du sud) : un centre cérémoniel de l’horizon pré-mégalithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chroniques d'Archimède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, N° 4, 2023-2024, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of post-glacial western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7994), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06865-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ritual murder shaped the Early and Middle Neolithic across Central and Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ludes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Tupikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), 16 p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adl3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épée argarique du Bronze moyen à Bessède-de-Sault (Aude, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (4), pp.693-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte du dépôt de bronzes de Bugarach (Aude) et l'âge du Bronze des hautes Corbières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variscite « necklace » of the Salpêtre cave, at Pompignan (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103768. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de Balchiria dans leur contexte corso-sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alcàntara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, santé, bien-être : n’idéalisons pas le Néolithique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.25-29. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Hunter-Gatherer and Steppe-Related Ancestries in Late Neolithic and Bell Beaker Genomes from Present-Day France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Southon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1072-1083.e10. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management systems of adhesive materials throughout the Neolithic in the North-West Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur le groupe de Bize : les apports du site de Pourgobi à Montbrun-des-Corbières (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.33-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative graphic expressions and the first Western Mediterranean farmers: A new zoomorphic contribution from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.453-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balchiria Stelae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (373), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence of sheep lambing de-seasoning in the Western Mediterranean in the sixth millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69576-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2016 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chypre, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Levant à l’Espagne : aspects de la Néolithisation en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di scienze preistoriche </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Italia tra Mediterraneo ed Europa : mobilità, interazioni e scambi, numero speciale, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32097/1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G.Querré, S.Cassen, E.Vigier (dirs.), La Parure en callaïs du Néolithique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic (ca. 5850-4500 cal BC) agricultural diffusion in the Western Mediterranean: An update of archaeobotanical data in SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une déesse-mère parmi les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 877 (Janvier), pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement étaient les aïeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 877 (Janvier), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bronzes de la grotte de Penne-Blanque à Herran (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.11-31. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.6845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Goudineau et le Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.6-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.531-571. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déesses-mères ? Ça se discute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Janvier-Février (52)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancêtre masqué : le point de vue du spécialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des chefs. Statues-menhirs et hiérarchie au Chalcolithique (3500-2200 av. J.- C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumn/winter births in traditional and Pre-Pottery Neolithic caprine husbandry in Cyprus: Evidence from ethnography and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Néolithisation de l’Italie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1-2), pp.101-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages à Christian Goudineau (1939-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: F. Djindjian (dir) : La Préhistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, janvier-mars (1), pp.249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: J. Guilaine et D. Garcia (dirs) : La Protohistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, janvier-mars (1), pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de « La Déesse et le grain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l’Ethnologie à la Préhistoire, 1 (16), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cas.016.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de J. Guilaine et Ch. Alibert &amp;quot;Paul Tournal, fondateur de la Préhistoire&amp;quot;, Paris, Odile Jacob, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.236-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour écologique au naturel est illusoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'histoire de l'Homme, 20, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ambert (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.398-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse-mère est un mythe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence est inhérente aux sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1112, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes, entre Atlantique et Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Carnac et le phénomène des mégalithes bretons, 32, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the earliest north-western dispersal of Mediterranean Impressed Wares: new dates and Bayesian chronological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Praehistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.54 - 77. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/dp.44.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: J. Guilaine, J.-C. Golvin, X.Margarit, G.Sauzade (dir.) Les Hypogées protohistoriques de la Méditerranée. Arles et Fontvieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sea… The Neolithic transition in the southwest of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.318 - 332. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Fernandez Flores, L.García Sanjuan, M.Diaz-Zorita Bonilla (eds.) : Montelirio. Un gran monumento megalítico de la Edad del Cobre, Arqueologia Monografias, Consejeria de Cultura de Andalucia, Sevilla, 2016, 560 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayios Tychonas - Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139-140.2, p. 1022-1027. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bch.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between climate change and human activities during the early to mid-Holocene in the eastern Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.1847 - 1877. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1847-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión radiocarbónica y cronocultural del Neolítico antiguo de la Balma Margineda (Aixovall, Andorra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Oms Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gibaja Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/tp.2016.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins croisés, Daniel Fabre (1947-2016). In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.28919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : D. Stordeur, Le village de Jerf el Ahmar (Syrie, 9500-8700 av. J-C.). L’architecture, miroir d’une société néolithique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1128-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : A. Lehoërff, Préhistoires d’Europe. De Néandertal à Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1130-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional asynchronicity in dairy production and processing in early farming communities of the northern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthianne Debono Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Castells Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (48), pp.13594 - 13599. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1607810113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des ancêtres ; La métamorphose de la stèle d’Aravina ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Manen, T. Perrin, J.Guilaine (eds.) : La Transition néolithique en Méditerranée, Errance/ Archives d’Ecologie Préhistorique, Arles et Toulouse, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1304-1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huit objets de cuivre et de bronze du piémont pyrénéen oriental : analyse croisée typologique et métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (38), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes, Rapports, 136-137, pp.875-879. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene fluvial history of the Tremithos river (south central Cyprus) and its linkage to archaeological records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Psomiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.184-201. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631414Y.0000000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread exploitation of the honeybee by Early Neolithic farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J. E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 527, pp.226-230. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hypogées d’Arles – Fontvieille ont fonctionné pendant un bon millénaire, interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 534, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de K.Schmidt : Le premier temple. Göbekli Tepe, CNRS Editions, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1303-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de S. Verger et L. Pernet (dirs) : Une Odyssée gauloise. Parures de femmes à l’origine des premiers échanges entre la Grèce et la Gaule, Errance, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.449-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de J. Guilaine, F. Briois, J.D. Vigne (dirs) : Shillourokambos. Un établissement du Néolithique précéramique à Chypre. Les fouilles du Secteur 1, Errance / Ecole Française d’Athènes, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.448-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodisation de l’Histoire et violence humaine : quand les premières guerres apparaissent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1650-1667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the chipped stone assemblages at Klimonas and Shillourokambos and their links with the mainland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), p. 177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time Series of Prehistoric Mitochondrial DNA Reveals Western European Genetic Diversity Was Largely Established by the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (01), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/aa.2012.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA reveals male diffusion through the Neolithic Mediterranean route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (24), pp.9788-91. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1100723108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Process of Mammal Domestication in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (S4), pp.S255-S271. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/659306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on a new early Pre-Pottery Neolithic site on Cyprus (Ayios Tychonas - Klimonas, ca. 9000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (11), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA suggests the leading role played by men in the Neolithic dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Tarrús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (45), pp.18255-9. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1113061108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Neolithic wild boar management and introduction to Cyprus more than 11,400 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.16135-16138. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905015106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and causalities of the anthropisation dynamics in Europe between 8500 and 2500 cal BP : Sociocultural and/or climatic assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (1-2), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8200 cal BP abrupt environmental change and the Neolithic transition: A Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (1-2), pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Néolithique ancien de la grotte du Pont à Poussarou (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel van Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (4), pp.749-771. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2008.13783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos and the Neolithization of Cyprus : Some Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1-2), p. 159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos (Parekklisha). L'établissement néolithique pré-céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128 (21), pp.1006-1021. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2004.7383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : actualité de l'Age du Bronze dans le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique pré-céramique de Shillourokambos (Parekklisha, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.589-594. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2002.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un Néolithique précéramique ancien chypriote (fin 9e-début 8e millénaires cal BC) apparenté au PPNB ancien/moyen du Levant-Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)00105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique pré-céramique de Shillourokambos (Parekklisha, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crubezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (2), pp.541-544. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1999.7248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidiennes du site néolithique précéramique de Shillourokambos (Chypre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (1), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.1997.4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resume des recherches effectuees a Glozel entre 1983 et 1990, sous l'egide du Ministere de la Culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34, pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III. Les obsidiennes à l’ouest du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Les obsidiennes du Midi de la France, 36, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1994.2131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campaniformes français : état actuel des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Coffyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1963, 6, pp.63-128. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1963.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grotte sépulcrale du bronze moyen en Languedoc : la grotte au collier, commune de Lastours (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Périnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1963, 6, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1963.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at the orientation and seasonal rhythms of sheep economies in the early Neolithic of the Adriatic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinisa Rodavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Livestock Management and Seasonal Rhythms in Early Neolithic Adriatic Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinisa Rodavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did food and foodways spread during the Neolithisation of the northwestern Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interactions in Mediterranean Prehistory - Conference SIMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential trajectories of the annual reproductive cycle in sheep and cattle from Neolithic to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumn lambing in the Mediterranean: the ancient history of a sustainable practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic manufacture and the Neolithisation of Southern Europe: from technical frontiers to social boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across Technologies what is left to explore in the concept of technological variability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria De Falco; Kamal Badreshany; Robin Skeates, Jan 2022, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des ascendances mésolithiques et steppiques dans des génomes d’individus du Néolithique et du Campaniforme du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Southon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une différenciation des traditions techniques au sein de l'Impresso-cardial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une relecture des styles décoratifs : conséquences sur l’établissement de parentés culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de Paul Ambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cabrières, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plus ancienne histoire de la Corse en profond renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Habitat pré- et protohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Association de Recherches Préhistoriques et Protohistoriques Corses, Apr 2017, Calvi, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse into butchery practices in Pre-Pottery Neolithic Cyprus : evidence on sheep and goat remains from six sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peltemburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et alimentation : quelques réflexions préalables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pain, le vin et autres aliments dans la période nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orroli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armes du Néolithique et de l’Âge du bronze européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences morales et politiques, Oct 2015, Paris, France. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability and co-development of the exploitation of early domestic sheep and goats : the example of Shillourokambos (Cyprus, Pre-Pottery Neolithic, 10,400-9000cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9, International council of Archaeozoology, colloque ASWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Abou Dhabi, United Arab Emirates. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic Houses : Mediterranean Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Household Archaeology. A Transatlantic Comparative Approach, Proceedings of the International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada. pp.182-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme néolithique et la mer : diffusion et évolution des premières sociétés paysannes en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Habitat Pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Calvi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Juberria. ¿Una primera cultura pirenaica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès Internacional d’Historia dels Pirineus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seo d'Urgell, Andorra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le Néolithique précéramique de Chypre. Réflexions autour du bilan de la mission « Néolithisation » (1991-2013),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme néolithique et la mer : diffusion et évolution des premières sociétés paysannes en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Els primers pagesos i el mar. Noves dades archeologiques a Barcelona, Cadis i Marsella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the earliest western spread of Mediterranean Impressed Wares : new dates and chronicles in the frame of the CIMO ANR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Neolithic seminar: From chronos to Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016) : l’arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithization of Europe: an arrhythmic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Central Western Anatolian Farming Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mediterranea nord-occidentale al 6 millenio BCE ; quale interazzione nel il mondo a impressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LI Riunione scientifica de l’Istituto Italiano di Preistoria e Protostoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage au Professeur Georges Larrouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupement des Anthropologistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent insularity has played a role in the Neolithisation of Cyprus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Long Revolution : Becoming neolithic in Southwest Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campaniformes et la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beakers Days in Mediterranean France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mediterraneo Nord occidentale nel VI millennio BC: quali interazioni nel mondo a impressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LI Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête agricole de l’Europe fut-elle une aventure guerrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres et milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de l’Académie des Sciences Morales et Politiques, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre jours parmi des pierres dressées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues-Menhirs et pierres levées du Néolithique à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint-Pons-de-Thommières, France. pp. 499-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enregistrements continentaux des changements climatiques rapides de l’Holocène ancien/moyen sur l’ile de Corfou (Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomedislands, Géoarchéologie des Iles de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion et l’évolution du Néolithique dans l’espace Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomedislands, Géoarchéologie des Iles de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complicité de deux chercheurs ou la Méditerranée, un domaine de recherche partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fernand Braudel, L’homme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nîmes, France. pp. 81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Levant à l’Espagne : aspects de la néolithisation en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LI Riunione scientifica de l’Istituto Italiano di Preistoria e Protostoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues-Menhirs et pierres levées du Néolithique à Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Pons-de-Thommières, France. pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bronze Final au Premier Age de Fer dans les Pyrénées de l’Est et leurs marges. Quelques observations liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transició Bronze Final/Edat del Ferro en els Pirineus i Territoris veïns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Puigcerdà, Andorre. pp. 43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Braudel et la protohistoire de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricordando Braudel – Mediterraneo, un mare condiviso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Palerme, Italie. pp. 48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révision de la transition méso-néolithique sur le site de Sidari (Corfou, Grèce) : nouvelles données géoarchéologiques et radiocarbone, évaluation des processus post-dépositionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Metallinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Transition en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects géographiques et chronoculturels du Néolithique ancien languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française. Premières sociétés paysannes de Méditerranée occidentale. Structures des productions céramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mesolithic to Early Neolithic in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going over: The Mesolithic-Neolithic Transition in the North-West Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cardiff, United Kingdom. pp.21-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet ACR « Productions céramiques des premières sociétés paysannes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Périgueux, France. pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet ACR &amp;quot; Productions céramiques des premières sociétés paysannes&amp;quot;. L'exemple des faciès impressa du Sud de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du projet ACR " Organisation et fonctionnement des premières sociétés paysannes". L'exemple des faciès impressa du Sud de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts sud-nord au Néolithique ancien : témoignages de la grotte de Gazel en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Strasbourg, France. pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnelage d’automne dans le Sud de la France: implications pour l’acquisation et la gestion des ressources au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pignaut Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les vignes de Mailhac. Archéologie d'un village languedocien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Occitanie. , 2024, Duo Monuments/Objets, 978-2-11-172245-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Buffens à Caunes et la Protohistoire du Minervois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.111, 2024, 979-10-96219-15-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza & le Vérazien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 622 p., 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallia Préhistoire. CNRS éditions, Monographie, 2023, International supplément, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelongue (Agde, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Aragón Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique précéramique à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, Monographie, 2021, 978-2-271-130-63-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, Paris, pp.540, 2018, 978-2-7056-9594-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chemins de la Protohistoire. Quand l’Occident s’éveillait (7000-2000 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2017, 2738139620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launac et le launacien. Dépôts de bronzes protohistoriques du Sud de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2017, 978-2-36781-213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials, productions, exchange networks and their impact on the societies of Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeopresss Archaeology, Oxford, 82 p., 2017, Proceedings of the XVII UISPP World Congress ( 1-7 september 2014, Burgos, Spain), 978 1 78491 524 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tournal, fondateur de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2016, 9782738134288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de guerre, violences de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Jacques Sémelin. La Découverte, pp.341, 2016, 9782707190550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ermite du paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem, Poullaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2016, 978-2-9557348-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde naissance de l’homme. Le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Club Histoire,. Editions de Noyelles, 2015, 978-2-7381-6719-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales préhistoriques des Hautes-Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d’Ecologie Préhistorique, 2015, 2358420158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pièce d'Alquier à Fontiès d'Aude. Un nouveau jalon pour l'étude du Campaniforme pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 185 p., 2015, 9782358420167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance et Archives d'Ecologie Préhistorique, pp.464, 2014, 9782877725743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie, science humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud-Errance, pp.240, 2011, 9782877724722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04576426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1248, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sicile et l'Europe campaniforme : la collection Veneroso à Sciacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Tusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo Veneroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie préhistorique, Toulouse, pp.211, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse / Archives d'Écologie préhistorique, pp.336, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie agraire. à la croisée des sciences de l'homme et de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Colin, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Campaniforme est-il de l’âge du Bronze ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marcigny et C. Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère), vol. 2. Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap / CNRS, pp.44-48, 2025, recherches archéologiques 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaut-Naout (Saint-Pierre-des-Champs, Aude) un tertre sub-mégalithique de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Pauc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronologie des cavités : apport des datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location, excavation, nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 23-40, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines et autres objets remarquables datés du PPNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 379-392, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasage dynamique des architectures mégalithiques. Etudes de cas dans les départements du Morbihan, de Charente et de l'Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.37-46, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations de la culture de Sotira (5e millénaire av. n. è.) et de l’Antiquité et leur impact sur les dépôts pré-céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Marangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 59-66, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southeast area of the middle terrace (Central and B Sectors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 185-190, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des recherches effectuées à Glozel entre 1983 et 1990, sous l'égide du Ministère de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Didier Miallier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glozel. Résultats des recherches effectuées entre 1983 et 1990 à la demande du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.225-235, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarian devices and facilities of the residential areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 227-234, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Sector: Communal building and its immediate surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Touquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 67-102, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector F, building 800 and other evidence of occupation on the upper terrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 103-127, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza et le Vérazien, les bases documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-621, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et chronologie du Vérazien en France : la céramique du groupe de Véraza et les poteries à mamelons superposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.491-558, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-8, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.87-112, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien, esquisse d'un bilan : acquis, interrogations, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-572, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien, faciès du Néolithique moyen en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In viaggio, sulla stessa strada. Scritti per Giuliano Cremonesi a cura di Giovanna Radi, Lucia Sarti, Fabio Martini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo e Istituto Fiorentino di Preistoria 'Paolo Graziosi, pp.269-291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien un faciès du Néolithique moyen en Languedoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna RADI, Lucia SARTI, Fabio MARTINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milleni, studi d'Archeologia preistorica - In viaggio, sulla stessa strada, scitti per Giuliano Cremonesi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Museo e Istituto Fiorentino di preistoria "Paolo Graziosi", pp.269--291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical frontiers and social boundaries in the Impressed Ware complex: ceramic manufacture as a proxy of Neolithisation processes in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Binder et C. Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.125-146, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu de la Méditerranée : une envie de « lacustre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Greffier-Richard et S. Lourdoux-Jurietti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique. Les villages de Chalain et Clairvaux, patrimoine de l’Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Lons-le-Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128-131, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Arnal (1907-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de Préhistoriens et Protohistoriens français du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-70, 2021, 978-1-80327-138-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des données de périodisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L. Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ADN fossile, une machine à remonter le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2021, 2738154239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de soixante ans au cœur de l’archéologie de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Delestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services régionaux de l’Archéologie 1991-2021. Trente ans d’une histoire en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Patrimoine; Centre des Monuments Nationaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-9, 2021, 9782757707906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lenorzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.681-692, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux récipients campaniformes du bassin de l’Aude dans leur contexte méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Cicilloni et C. Lugliè. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Studi e Ricerche di Preistoria e Protostoria in onore di Giuseppa Tanda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlacchi Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-192, 2021, 9788893922623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ceramica impressa en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardo-Gordo S., Gomez-Bach A., Molist Montana M., Bernabeu Auban J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizando la cerámica impressa: Horizontes culturales en la península Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autonoma de Barcelona ; Ajuntament de Barcelona, pp.35-46, 2021, 978-84-490-9334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Escalon de Fonton (1920-2013) et le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de Préhistoriens et Protohistoriens français du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-61, 2021, 978-1-80327-138-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un premier phasage à la construction du présent ouvrage (Chap. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.13-17, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos and the late pre-Pottery Neolithic of Cyprus (Chap. 50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.739-768, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptiens, Levantins, Africains : un tropisme sud-ibérique au Chalcolithique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Buchez et Y. Tristant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte antérieure. Mélanges offerts à Béatrix Midant-Reynes par ses étudiants, collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 304, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-391, 2021, Orientalia Lovaniensia Analecta, 978-9042941403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures et objets 'symbolliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Adell, Agnès Fine, Claudine Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l'arpenteur des écarts: Actes du colloque de Toulouse, février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2021, Ethnologie de la France et des mondes contemporains, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.34560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalitismo europeo e mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.Cossu et C. Lugliè. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preistoria in Sardegna. Il tempo delle Comunità Umane dal X al II millenio a. C </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilisso Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il fenomeno europeo del Campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.Cossu et C. Lugliè. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preistoria in Sardegna. Il tempo delle Comunità Umane dal X al II millenio a. C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilisso Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-372, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Campaniforme : servizi da tavola, coppe su piede e simposio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-G. Melis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omaggio a Enrico Atzeni, Miscellanea di Paletnologia, Quaderni del LaPars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Università degli Studi di Sassari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-127, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orizzonte « ceramica a bande rosse » a Trasano (Matera, Basilicata). Nota preliminare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.M. Tosatti et S. Casini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lezione della Cultura e del Rigore, Studi di Preistoria e Protostoria dedicati a Renata Grifoni Cremonesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Notizie Archeologiche Bergomensi, pp.111-122, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène des dépôts launaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dusseaux, E. Gailledrat et R. Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure phocéenne. Grecs, Ibères et Gaulois en Méditerranée nord-occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-25, 2019, 9788836640959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biologie à la culture. Retour sur une recherche pluridisciplinaire peu connue : la RCP 323 « Anthropologie et Ecologie pyrénéennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cometti, P. Le Roux, T. Manicone, N. Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Seuil de la forêt. Hommage à Philippe Descola, l’anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-407, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les datations absolues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène (Laure-Minervois, Aude). Autopsie d’une sépulture collective néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-311, 2019, 9-782358-420266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête agricole de l’Europe fut-elle une aventure guerrière ? Ou les difficultés d’une archéologie « du contact »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-40, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs pariétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux après restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste d’un peuplement pionnier de l’Azilien en Pyrénées : l’exemple des industries en roches volcaniques de la Balma de la Margineda (Andorre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martzluff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Remolins-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deschamps M ., Costamagno S ., Milcent P.-Y., Pétillon J.M. , Renard C., Valdeyron N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Comité des Travaux Historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782735508846. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic : Migrations from Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Binnert and D. Pilides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyprus, a Dynamic Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestonepress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-36, 2019, 9088908591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de 1992-1993, le couloir d’accès à l’antecella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d’une sépulture collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65 - 73, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cultura campaniforme : ¿la primera manifestación de una cultura europea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Delibes y E. Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¡Un brindis por el príncipe! El vaso campaniforme en el interior de la Península Ibérica (2500-2000 A.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museo Arqueológico de la Comunidad de Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-25, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contes à dire, contes à lire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de Passage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-6, 2019, La vallée de la Corneilla, 978-2-9567166-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de 1992 : étude du parvis, du mur de façade et du tumulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d’une sépulture collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47 - 64, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, the oldest Pre-Pottery Neolithic village in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astruc L., McCartney C., Briois F., Kassianidou V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern lithic technologies on the move, Interactions and contexts in the Neolithic traditions (proceedings of the PPN 8 Conference, Nicosia, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 150, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-11, 2019, Studies in Mediterranean Archaeology, 978-9925-7455-3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent insularity has played a role in the Cyprus Neolithic transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astruc L., McCartney C., Briois F., Kassianidou V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern lithictechnologies on the move, Interactions and contexts in the Neolithic traditions (proceedings of the PPN 8 Conference, Nicosia, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 150, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrom Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-30, 2019, Studies in Mediterranean Archaeology, 978-9925-7455-3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelongue (Agde, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dusseaux, E. Gailledrat, R. Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure phocéenne. Grecs, Ibères et Gaulois en Méditerranée nord-occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question campaniforme : sur quelques débats d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. L. Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Arqueológicos de Oeiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de Estudos Arqueológicos do Concelho de Oeiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-46, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithes de France et d’Europe. Histoire, chronologie, enjeux, conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Leduc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques. Conservation et mise en valeur. Un enjeu européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.9-14, 2018, 978-2-35842-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hypothesis on the Emergence of the Early Neolithic Cardial Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Valde-Nowak, K. Sobczyk, M. Nowak, J. Zralka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multas per Gentes et Multa per Saecula, Mélanges J.K.Kozlowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jagiellonian University in Kraków; Alter Radosław Palonka, pp.295-300, 2018, 978-83-948382-3-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien en Languedoc occidental et Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martzluff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remolins Zamora G; Gibaja Bao F.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Valls d’Andorra durant el Neolític: un encreuament de camins al centre dels Pirineus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografies (2), </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museu d’arqueologia de Catalunya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2018, 978-84-393-9811-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Arnal, un constructeur d’hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Gutherz et L. Jallot (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Arnal et le Néolithique du Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site archéologique Lattara-Musée Henri Prades; Tautem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-27, 2018, 979-1097230166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d’occupations du début du Néolithique moyen à l’Âge du bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-6, 2018, 978-2-35842-022-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability and co-development of the exploitation of early domestic sheep and goats: the example of Shillourokambos (Cyprus, Pre-Pottery Neolithic, 10,400-9,000 cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mashkour M.; Beech M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 (proceedings of the 9th ASWA Conference, Al Ain, 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxbow Books, pp.10-22, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiologie du pouvoir. Dominants chalcolithiques de l’Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Manolakakis, N. Schlanger, A. Coudart (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archaeology. Identities and migrations/ Archéologie européenne. Identités et migrations. Hommages à Jean-Paul Demoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-427, 2017, 9088905215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villages du Néolithique ont-ils inventé le pouvoir et la domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une belle Histoire de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion/Musée de l’Homme, pp.197-200, 2017, 9782081396036. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.heyer.2017.01.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse into butchery practices in Pre-Pottery Neolithic Cyprus: evidence on sheep and goat remains from six sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne J.-D.; Briois F.; Tengberg M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New data on the beginnings of the Neolithic in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Séances en ligne, 9, pp.199-213, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic Transition : From the Eastern to the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. García-Puchol y D.S. Salazar-García (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Times of Neolithic Transition along the Western Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017, 978-3-319-52939-4. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52939-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Anne de Chazelles; Martine Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 7 (1), Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon, pp.11-14, 2016, Monographies d’Archéologie Méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble de carporestes protohistoriques découvert à Coumo-dal-Cat à Ladern (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, M. Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée occidentale. Mélanges offerts à Bernard Dedet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (hors-série 7), ADAL, pp.103-116, 2016, Monographies d’archéologie méditerranéenne, 978-2-912369-34-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.-Ph. Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithes !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235, Le Picton, pp.50-51, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du Néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Ghilardi (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie des îles de la Méditerranée (Geoarchaeology of the Mediterranean Islands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-32, 2016, 978-2-271-08915-1. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion et l’évolution du Néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Société des Amis du Musée de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, La Société des Amis du Musée de l’Homme, pp.4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proleg (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunitats agricoles al Pirineu. L’occupacio humana a Juberri durant la segona meitat del Ve mil-lenni cal AC ( Feixa del Moro, Camp del Colomer i carrer Llinas 28, Andorra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografies del Patrimoni Cultural d’Andorra, pp.11-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Daniel Fabre (1947-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources, Les Cahiers de l’Âne rouge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.7-8, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à M. Azéma et L. Brasier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le beau livre de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-7, 2016, 9782100730797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neolithic conquest of mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasia and the Dawn of History. Urbanization and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2016, 9781316550328. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316550328.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cinérite de Réquista. Productions et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-II, 2016, 978-2-35842-018-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la Méditerranée occidentale: sur la piste des pionniers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garyfalia Metallinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del Neolitic a l’edat del bronze en el Mediterrani occidental. Estudis en homenatge a Bernat Marti Oliver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Varios 119, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museu de Prehistoria de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2016, Serie de Trabajos, 978-84-7795-755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte René Carrié : le mobilier associé aux sépultures néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de Las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.105-126, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipements funéraires de la grotte de Las Clauousas IV, Auriac, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J; Vaquer J; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de Las Claousas à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.65-87, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bevilacqua (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pièce d’Alquier à Fontiès d’Aude. Un nouveau jalon pour l’étude du Campaniforme pyrénéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.6-7, 2015, 989-2-35842-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Jean Vaquer; Jean Zammit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales préhistoriques des hautes Corbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-321, 2015, Monographie des Archives d'Écologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à B. Bizot et G. Sauzade (dirs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de l’Ubac à Goult (Vaucluse) ; Archéologie, environnement et évolution des gestes funéraires dans un contexte stratifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Société Préhistorique Française, pp.13-15, 2015, 2-913745-61-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Klaus Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Premier temple : Göbekli Tepe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2015, 9782271081605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.179-180, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone de la grotte René-Carrié (Termes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.271-272, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Héritage néolithique. Rencontre avec Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution dans nos origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, pp.282-284, 2015, 9782361063245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la guerre avait toujours existé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Fortier (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution dans nos origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, pp.282-284, 2015, 9782361063245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Néolithique récent et du Campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevilacqua R. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pièce d’Alquier à Fontiès d’Aude. Un nouveau jalon pour l’étude du Campaniforme pyrénéen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, Toulouse, pp.45-68, 2015, 989-2-35842-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipements funéraires de la grotte de las Claousos III, Auriac, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Clauisos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.89-104, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Humbles caveaux, confinements karstiques, gestion des sépulcres, rythmes du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.323-338, 2015, Monographie des Archives d'Ecologie Préhistorique,, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à C. Marquié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcassonne, terre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sutton, pp.7-9, 2015, 2813808636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à D. Stordeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Village de Jerf el Ahmar (Syrie, 9500-8700 av. J.C.). L’architecture, miroir d’une société néolithique complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2015, 2271087406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villages du Néolithique ont-ils inventé le pouvoir et la domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une belle Histoire de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Musée de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-99, 2015, 2081366711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.63-64, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or de Serviès-en-Val (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Verger et Lionel Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une odyssée gauloise : parures de femmes à l'origine des premiers échanges entre la Grèce et la Gaule : [exposition, site archéologique Lattara-Musée Henri-Prades, Lattes, 27 avril 2013-12 janvier 2014, Musée de Bibracte, Saint-Léger-sous-Beuvray, mars-novembre 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles : Éditions Errance, pp.70-71, 2013, Collection Archéologie de Montpellier agglomération, ISSN 2112-8197 ; 4, 978-2-87772-538-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00962161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à M. Perra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société en mouvement : la transformation du paysage et la construction de la société nuragique (Sardaigne) du XVIIe siècle au VIIIe siècle avant J.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier National de Reproduction des thèses, pp. 5-7, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early cypriot Pre-Pottery Neolithic: new evidence from the Amathus area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Borrell, J.-J. Ibáñez, M. Molist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stone Tools in Transition: From Hunter-Gatherers to Farming Societies in the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-313, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs démantelés, structures et sols enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-174, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation proposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.583-586, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-184, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294-301, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-264, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silos et fosses du Néolithique à céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-510, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.649-662, 2011, Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-276, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières architectures de Chypre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Orient et d'Occident. Mélanges offerts à Pierre Aupert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.79-86, 2008, Mémoires (19)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les harpons aziliens de la Balma de la Margineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mzartzluff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les excavacions a la Balma de la Margineda, Andorra la Vella. Edicions del Govern d’Andorra, volum IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gaule et la Méditerranée (13e - 8e siècles avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastián Celestino, NNúria Rafel y Xosé-Lois Armada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacto cultural entre el Mediterráneo y el Atlántico (siglos XII-VIII ane) : la precolonización a debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid : Consejo Superior de Investigaciones Científicas : Escuela Española de Historia y Arqueología en Roma, pp.219-237, 2008, Serie arqueológica (Roma) ; 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute et le cadre chronologique du Néolithique ancien du Sud de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILAINE J., MANEN C., VIGNE J.-D. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d'Ecologie préhistorique, pp.47-49, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique : présentation du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILAINE J., MANEN C., VIGNE J.-D. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d'Ecologie préhistorique, pp.97-131, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Mésolithique au Néolithique en Méditerranée de l'Ouest : aspects culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILAINE J., MANEN C., VIGNE J.-D. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d'Ecologie préhistorique, pp.303-322, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Strahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substrats et genèse(s) du Campaniforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101 (2), Société Préhistorique française, pp.197-200, 2004, séance de la Société Préhistorique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica impressa della Francia meridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUGAZZOLA DELPINO M.A., PESSINA A., TINÉ V. ed. Le prime ceramiche del mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma : Museo Nazionale Preistorico Etnografico L. Pigorini, pp.37-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview autour des Mémoires d’un Protohistorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview autour des Mémoires d’un Protohistorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’un musée archéologique s’impose dans l’île de la Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Stone Age Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport 2020 PCR mines et métallurgies pré et protohistoriques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Projet collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. 2020, 208 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse et de prospective de l'archéologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Galderisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice André-Salvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Brosseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hcéres. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude, Fontiès-d'Aude, Domaine de la Pièce d'Alquier. Un nouveau jalon pour les recherches sur le &amp;quot;phénomène campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId678"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean GUILAINE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles programmées 2023 sur le site de Balchiria (Sartène, Corse du sud) : un centre cérémoniel de l’horizon pré-mégalithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chroniques d'Archimède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, N° 4, 2023-2024, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ritual murder shaped the Early and Middle Neolithic across Central and Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ludes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Tupikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), 16 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adl3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of post-glacial western Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7994), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06865-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épée argarique du Bronze moyen à Bessède-de-Sault (Aude, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (4), pp.693-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variscite « necklace » of the Salpêtre cave, at Pompignan (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103768. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte du dépôt de bronzes de Bugarach (Aude) et l'âge du Bronze des hautes Corbières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de Balchiria dans leur contexte corso-sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (5), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative graphic expressions and the first Western Mediterranean farmers: A new zoomorphic contribution from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.453-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Hunter-Gatherer and Steppe-Related Ancestries in Late Neolithic and Bell Beaker Genomes from Present-Day France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Southon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1072-1083.e10. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alcàntara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, santé, bien-être : n’idéalisons pas le Néolithique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.25-29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management systems of adhesive materials throughout the Neolithic in the North-West Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105309. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur le groupe de Bize : les apports du site de Pourgobi à Montbrun-des-Corbières (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.33-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement étaient les aïeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 877 (Janvier), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une déesse-mère parmi les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 877 (Janvier), pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balchiria Stelae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (373), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2016 [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chypre, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence of sheep lambing de-seasoning in the Western Mediterranean in the sixth millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69576-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Levant à l’Espagne : aspects de la Néolithisation en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di scienze preistoriche </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Italia tra Mediterraneo ed Europa : mobilità, interazioni e scambi, numero speciale, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32097/1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G.Querré, S.Cassen, E.Vigier (dirs.), La Parure en callaïs du Néolithique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic (ca. 5850-4500 cal BC) agricultural diffusion in the Western Mediterranean: An update of archaeobotanical data in SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: J. Guilaine et D. Garcia (dirs) : La Protohistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, janvier-mars (1), pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déesses-mères ? Ça se discute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Janvier-Février (52)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bronzes de la grotte de Penne-Blanque à Herran (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.11-31. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.6845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommet de l’iceberg ? Colonisation pionnière et néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.317-361. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Goudineau et le Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.6-8. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.531-571. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancêtre masqué : le point de vue du spécialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des chefs. Statues-menhirs et hiérarchie au Chalcolithique (3500-2200 av. J.- C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumn/winter births in traditional and Pre-Pottery Neolithic caprine husbandry in Cyprus: Evidence from ethnography and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Néolithisation de l’Italie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1-2), pp.101-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages à Christian Goudineau (1939-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: F. Djindjian (dir) : La Préhistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, janvier-mars (1), pp.249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de « La Déesse et le grain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l’Ethnologie à la Préhistoire, 1 (16), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cas.016.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sea… The Neolithic transition in the southwest of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.318 - 332. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Fernandez Flores, L.García Sanjuan, M.Diaz-Zorita Bonilla (eds.) : Montelirio. Un gran monumento megalítico de la Edad del Cobre, Arqueologia Monografias, Consejeria de Cultura de Andalucia, Sevilla, 2016, 560 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the earliest north-western dispersal of Mediterranean Impressed Wares: new dates and Bayesian chronological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Praehistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.54 - 77. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/dp.44.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de J. Guilaine et Ch. Alibert &amp;quot;Paul Tournal, fondateur de la Préhistoire&amp;quot;, Paris, Odile Jacob, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.236-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour écologique au naturel est illusoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'histoire de l'Homme, 20, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ambert (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.398-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse-mère est un mythe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence est inhérente aux sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1112, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes, entre Atlantique et Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Carnac et le phénomène des mégalithes bretons, 32, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: J. Guilaine, J.-C. Golvin, X.Margarit, G.Sauzade (dir.) Les Hypogées protohistoriques de la Méditerranée. Arles et Fontvieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : A. Lehoërff, Préhistoires d’Europe. De Néandertal à Vercingétorix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1130-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional asynchronicity in dairy production and processing in early farming communities of the northern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthianne Debono Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Castells Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (48), pp.13594 - 13599. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1607810113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayios Tychonas - Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139-140.2, p. 1022-1027. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bch.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between climate change and human activities during the early to mid-Holocene in the eastern Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.1847 - 1877. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1847-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión radiocarbónica y cronocultural del Neolítico antiguo de la Balma Margineda (Aixovall, Andorra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Oms Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Gibaja Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/tp.2016.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins croisés, Daniel Fabre (1947-2016). In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.28919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : D. Stordeur, Le village de Jerf el Ahmar (Syrie, 9500-8700 av. J-C.). L’architecture, miroir d’une société néolithique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1128-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hypogées d’Arles – Fontvieille ont fonctionné pendant un bon millénaire, interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 534, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de K.Schmidt : Le premier temple. Göbekli Tepe, CNRS Editions, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1303-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huit objets de cuivre et de bronze du piémont pyrénéen oriental : analyse croisée typologique et métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (38), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des ancêtres ; La métamorphose de la stèle d’Aravina ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Manen, T. Perrin, J.Guilaine (eds.) : La Transition néolithique en Méditerranée, Errance/ Archives d’Ecologie Préhistorique, Arles et Toulouse, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1304-1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes, Rapports, 136-137, pp.875-879. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene fluvial history of the Tremithos river (south central Cyprus) and its linkage to archaeological records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Psomiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.184-201. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631414Y.0000000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread exploitation of the honeybee by Early Neolithic farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roffet-Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Evershed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Outram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy J. E. Cramp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 527, pp.226-230. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de S. Verger et L. Pernet (dirs) : Une Odyssée gauloise. Parures de femmes à l’origine des premiers échanges entre la Grèce et la Gaule, Errance, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.449-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de J. Guilaine, F. Briois, J.D. Vigne (dirs) : Shillourokambos. Un établissement du Néolithique précéramique à Chypre. Les fouilles du Secteur 1, Errance / Ecole Française d’Athènes, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.448-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodisation de l’Histoire et violence humaine : quand les premières guerres apparaissent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1650-1667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the chipped stone assemblages at Klimonas and Shillourokambos and their links with the mainland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), p. 177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time Series of Prehistoric Mitochondrial DNA Reveals Western European Genetic Diversity Was Largely Established by the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (01), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/aa.2012.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA suggests the leading role played by men in the Neolithic dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Tarrús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (45), pp.18255-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1113061108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Process of Mammal Domestication in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (S4), pp.S255-S271. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/659306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA reveals male diffusion through the Neolithic Mediterranean route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (24), pp.9788-91. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1100723108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on a new early Pre-Pottery Neolithic site on Cyprus (Ayios Tychonas - Klimonas, ca. 9000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (11), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Neolithic wild boar management and introduction to Cyprus more than 11,400 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.16135-16138. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905015106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and causalities of the anthropisation dynamics in Europe between 8500 and 2500 cal BP : Sociocultural and/or climatic assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (1-2), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8200 cal BP abrupt environmental change and the Neolithic transition: A Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (1-2), pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Néolithique ancien de la grotte du Pont à Poussarou (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel van Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (4), pp.749-771. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2008.13783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos and the Neolithization of Cyprus : Some Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1-2), p. 159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos (Parekklisha). L'établissement néolithique pré-céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128 (21), pp.1006-1021. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2004.7383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : actualité de l'Age du Bronze dans le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (4), pp.517-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique pré-céramique de Shillourokambos (Parekklisha, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.589-594. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2002.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un Néolithique précéramique ancien chypriote (fin 9e-début 8e millénaires cal BC) apparenté au PPNB ancien/moyen du Levant-Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)00105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique pré-céramique de Shillourokambos (Parekklisha, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crubezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (2), pp.541-544. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1999.7248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidiennes du site néolithique précéramique de Shillourokambos (Chypre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (1), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.1997.4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resume des recherches effectuees a Glozel entre 1983 et 1990, sous l'egide du Ministere de la Culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34, pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III. Les obsidiennes à l’ouest du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Les obsidiennes du Midi de la France, 36, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1994.2131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campaniformes français : état actuel des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Coffyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1963, 6, pp.63-128. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1963.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grotte sépulcrale du bronze moyen en Languedoc : la grotte au collier, commune de Lastours (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Périnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1963, 6, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1963.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Livestock Management and Seasonal Rhythms in Early Neolithic Adriatic Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinisa Rodavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at the orientation and seasonal rhythms of sheep economies in the early Neolithic of the Adriatic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinisa Rodavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did food and foodways spread during the Neolithisation of the northwestern Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interactions in Mediterranean Prehistory - Conference SIMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential trajectories of the annual reproductive cycle in sheep and cattle from Neolithic to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumn lambing in the Mediterranean: the ancient history of a sustainable practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic manufacture and the Neolithisation of Southern Europe: from technical frontiers to social boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across Technologies what is left to explore in the concept of technological variability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria De Falco; Kamal Badreshany; Robin Skeates, Jan 2022, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des ascendances mésolithiques et steppiques dans des génomes d’individus du Néolithique et du Campaniforme du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Southon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plus ancienne histoire de la Corse en profond renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Habitat pré- et protohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Association de Recherches Préhistoriques et Protohistoriques Corses, Apr 2017, Calvi, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une différenciation des traditions techniques au sein de l'Impresso-cardial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une relecture des styles décoratifs : conséquences sur l’établissement de parentés culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de Paul Ambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cabrières, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016) : l’arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse into butchery practices in Pre-Pottery Neolithic Cyprus : evidence on sheep and goat remains from six sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peltemburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et alimentation : quelques réflexions préalables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pain, le vin et autres aliments dans la période nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orroli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armes du Néolithique et de l’Âge du bronze européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences morales et politiques, Oct 2015, Paris, France. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability and co-development of the exploitation of early domestic sheep and goats : the example of Shillourokambos (Cyprus, Pre-Pottery Neolithic, 10,400-9000cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9, International council of Archaeozoology, colloque ASWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Abou Dhabi, United Arab Emirates. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic Houses : Mediterranean Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Household Archaeology. A Transatlantic Comparative Approach, Proceedings of the International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada. pp.182-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme néolithique et la mer : diffusion et évolution des premières sociétés paysannes en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Habitat Pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Calvi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Juberria. ¿Una primera cultura pirenaica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès Internacional d’Historia dels Pirineus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seo d'Urgell, Andorra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le Néolithique précéramique de Chypre. Réflexions autour du bilan de la mission « Néolithisation » (1991-2013),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme néolithique et la mer : diffusion et évolution des premières sociétés paysannes en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Els primers pagesos i el mar. Noves dades archeologiques a Barcelona, Cadis i Marsella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the earliest western spread of Mediterranean Impressed Wares : new dates and chronicles in the frame of the CIMO ANR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Neolithic seminar: From chronos to Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mediterraneo Nord occidentale nel VI millennio BC: quali interazioni nel mondo a impressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LI Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête agricole de l’Europe fut-elle une aventure guerrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres et milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de l’Académie des Sciences Morales et Politiques, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithization of Europe: an arrhythmic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Central Western Anatolian Farming Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mediterranea nord-occidentale al 6 millenio BCE ; quale interazzione nel il mondo a impressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LI Riunione scientifica de l’Istituto Italiano di Preistoria e Protostoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage au Professeur Georges Larrouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupement des Anthropologistes de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent insularity has played a role in the Neolithisation of Cyprus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Long Revolution : Becoming neolithic in Southwest Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campaniformes et la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beakers Days in Mediterranean France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues-Menhirs et pierres levées du Néolithique à Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Pons-de-Thommières, France. pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enregistrements continentaux des changements climatiques rapides de l’Holocène ancien/moyen sur l’ile de Corfou (Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomedislands, Géoarchéologie des Iles de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre jours parmi des pierres dressées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues-Menhirs et pierres levées du Néolithique à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint-Pons-de-Thommières, France. pp. 499-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion et l’évolution du Néolithique dans l’espace Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomedislands, Géoarchéologie des Iles de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complicité de deux chercheurs ou la Méditerranée, un domaine de recherche partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fernand Braudel, L’homme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nîmes, France. pp. 81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Levant à l’Espagne : aspects de la néolithisation en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LI Riunione scientifica de l’Istituto Italiano di Preistoria e Protostoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Braudel et la protohistoire de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricordando Braudel – Mediterraneo, un mare condiviso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Palerme, Italie. pp. 48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bronze Final au Premier Age de Fer dans les Pyrénées de l’Est et leurs marges. Quelques observations liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transició Bronze Final/Edat del Ferro en els Pirineus i Territoris veïns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Puigcerdà, Andorre. pp. 43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révision de la transition méso-néolithique sur le site de Sidari (Corfou, Grèce) : nouvelles données géoarchéologiques et radiocarbone, évaluation des processus post-dépositionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Metallinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Transition en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects géographiques et chronoculturels du Néolithique ancien languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française. Premières sociétés paysannes de Méditerranée occidentale. Structures des productions céramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mesolithic to Early Neolithic in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going over: The Mesolithic-Neolithic Transition in the North-West Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cardiff, United Kingdom. pp.21-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet ACR &amp;quot; Productions céramiques des premières sociétés paysannes&amp;quot;. L'exemple des faciès impressa du Sud de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du projet ACR " Organisation et fonctionnement des premières sociétés paysannes". L'exemple des faciès impressa du Sud de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet ACR « Productions céramiques des premières sociétés paysannes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Périgueux, France. pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts sud-nord au Néolithique ancien : témoignages de la grotte de Gazel en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Strasbourg, France. pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnelage d’automne dans le Sud de la France: implications pour l’acquisation et la gestion des ressources au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pignaut Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les vignes de Mailhac. Archéologie d'un village languedocien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Occitanie. , 2024, Duo Monuments/Objets, 978-2-11-172245-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Buffens à Caunes et la Protohistoire du Minervois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.111, 2024, 979-10-96219-15-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza & le Vérazien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 622 p., 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallia Préhistoire. CNRS éditions, Monographie, 2023, International supplément, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelongue (Agde, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Aragón Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique précéramique à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, Monographie, 2021, 978-2-271-130-63-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, Paris, pp.540, 2018, 978-2-7056-9594-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials, productions, exchange networks and their impact on the societies of Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeopresss Archaeology, Oxford, 82 p., 2017, Proceedings of the XVII UISPP World Congress ( 1-7 september 2014, Burgos, Spain), 978 1 78491 524 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launac et le launacien. Dépôts de bronzes protohistoriques du Sud de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2017, 978-2-36781-213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chemins de la Protohistoire. Quand l’Occident s’éveillait (7000-2000 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2017, 2738139620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ermite du paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem, Poullaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2016, 978-2-9557348-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tournal, fondateur de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2016, 9782738134288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de guerre, violences de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Jacques Sémelin. La Découverte, pp.341, 2016, 9782707190550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pièce d'Alquier à Fontiès d'Aude. Un nouveau jalon pour l'étude du Campaniforme pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 185 p., 2015, 9782358420167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde naissance de l’homme. Le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Club Histoire,. Editions de Noyelles, 2015, 978-2-7381-6719-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales préhistoriques des Hautes-Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d’Ecologie Préhistorique, 2015, 2358420158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance et Archives d'Ecologie Préhistorique, pp.464, 2014, 9782877725743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1248, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie, science humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud-Errance, pp.240, 2011, 9782877724722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04576426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sicile et l'Europe campaniforme : la collection Veneroso à Sciacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Tusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo Veneroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie préhistorique, Toulouse, pp.211, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse / Archives d'Écologie préhistorique, pp.336, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie agraire. à la croisée des sciences de l'homme et de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Colin, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Campaniforme est-il de l’âge du Bronze ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marcigny et C. Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère), vol. 2. Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap / CNRS, pp.44-48, 2025, recherches archéologiques 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaut-Naout (Saint-Pierre-des-Champs, Aude) un tertre sub-mégalithique de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Pauc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarian devices and facilities of the residential areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 227-234, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des recherches effectuées à Glozel entre 1983 et 1990, sous l'égide du Ministère de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Didier Miallier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glozel. Résultats des recherches effectuées entre 1983 et 1990 à la demande du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.225-235, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronologie des cavités : apport des datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location, excavation, nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 23-40, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figurines et autres objets remarquables datés du PPNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 379-392, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasage dynamique des architectures mégalithiques. Etudes de cas dans les départements du Morbihan, de Charente et de l'Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.37-46, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations de la culture de Sotira (5e millénaire av. n. è.) et de l’Antiquité et leur impact sur les dépôts pré-céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Marangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 59-66, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southeast area of the middle terrace (Central and B Sectors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 185-190, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Sector: Communal building and its immediate surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Touquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 67-102, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector F, building 800 and other evidence of occupation on the upper terrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 103-127, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza et le Vérazien, les bases documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-621, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et chronologie du Vérazien en France : la céramique du groupe de Véraza et les poteries à mamelons superposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.491-558, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-8, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien, esquisse d'un bilan : acquis, interrogations, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-572, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.87-112, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical frontiers and social boundaries in the Impressed Ware complex: ceramic manufacture as a proxy of Neolithisation processes in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Binder et C. Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.125-146, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien, faciès du Néolithique moyen en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In viaggio, sulla stessa strada. Scritti per Giuliano Cremonesi a cura di Giovanna Radi, Lucia Sarti, Fabio Martini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo e Istituto Fiorentino di Preistoria 'Paolo Graziosi, pp.269-291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien un faciès du Néolithique moyen en Languedoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna RADI, Lucia SARTI, Fabio MARTINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milleni, studi d'Archeologia preistorica - In viaggio, sulla stessa strada, scitti per Giuliano Cremonesi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Museo e Istituto Fiorentino di preistoria "Paolo Graziosi", pp.269--291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Adell, Agnès Fine, Claudine Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l'arpenteur des écarts: Actes du colloque de Toulouse, février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2021, Ethnologie de la France et des mondes contemporains, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.34560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures et objets 'symbolliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lenorzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.681-692, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L. Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ADN fossile, une machine à remonter le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2021, 2738154239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de soixante ans au cœur de l’archéologie de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Delestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services régionaux de l’Archéologie 1991-2021. Trente ans d’une histoire en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Patrimoine; Centre des Monuments Nationaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-9, 2021, 9782757707906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu de la Méditerranée : une envie de « lacustre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Greffier-Richard et S. Lourdoux-Jurietti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique. Les villages de Chalain et Clairvaux, patrimoine de l’Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Lons-le-Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128-131, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des données de périodisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Arnal (1907-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de Préhistoriens et Protohistoriens français du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-70, 2021, 978-1-80327-138-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux récipients campaniformes du bassin de l’Aude dans leur contexte méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Cicilloni et C. Lugliè. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Studi e Ricerche di Preistoria e Protostoria in onore di Giuseppa Tanda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlacchi Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-192, 2021, 9788893922623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ceramica impressa en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardo-Gordo S., Gomez-Bach A., Molist Montana M., Bernabeu Auban J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizando la cerámica impressa: Horizontes culturales en la península Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autonoma de Barcelona ; Ajuntament de Barcelona, pp.35-46, 2021, 978-84-490-9334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Escalon de Fonton (1920-2013) et le Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de Préhistoriens et Protohistoriens français du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-61, 2021, 978-1-80327-138-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shillourokambos and the late pre-Pottery Neolithic of Cyprus (Chap. 50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.739-768, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un premier phasage à la construction du présent ouvrage (Chap. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.13-17, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptiens, Levantins, Africains : un tropisme sud-ibérique au Chalcolithique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Buchez et Y. Tristant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte antérieure. Mélanges offerts à Béatrix Midant-Reynes par ses étudiants, collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 304, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-391, 2021, Orientalia Lovaniensia Analecta, 978-9042941403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orizzonte « ceramica a bande rosse » a Trasano (Matera, Basilicata). Nota preliminare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.M. Tosatti et S. Casini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lezione della Cultura e del Rigore, Studi di Preistoria e Protostoria dedicati a Renata Grifoni Cremonesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Notizie Archeologiche Bergomensi, pp.111-122, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il fenomeno europeo del Campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.Cossu et C. Lugliè. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preistoria in Sardegna. Il tempo delle Comunità Umane dal X al II millenio a. C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilisso Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-372, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalitismo europeo e mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.Cossu et C. Lugliè. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preistoria in Sardegna. Il tempo delle Comunità Umane dal X al II millenio a. C </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilisso Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Campaniforme : servizi da tavola, coppe su piede e simposio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-G. Melis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omaggio a Enrico Atzeni, Miscellanea di Paletnologia, Quaderni del LaPars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Università degli Studi di Sassari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-127, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent insularity has played a role in the Cyprus Neolithic transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astruc L., McCartney C., Briois F., Kassianidou V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern lithictechnologies on the move, Interactions and contexts in the Neolithic traditions (proceedings of the PPN 8 Conference, Nicosia, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 150, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrom Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-30, 2019, Studies in Mediterranean Archaeology, 978-9925-7455-3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, the oldest Pre-Pottery Neolithic village in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astruc L., McCartney C., Briois F., Kassianidou V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern lithic technologies on the move, Interactions and contexts in the Neolithic traditions (proceedings of the PPN 8 Conference, Nicosia, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 150, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-11, 2019, Studies in Mediterranean Archaeology, 978-9925-7455-3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question campaniforme : sur quelques débats d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. L. Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Arqueológicos de Oeiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de Estudos Arqueológicos do Concelho de Oeiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-46, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelongue (Agde, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dusseaux, E. Gailledrat, R. Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure phocéenne. Grecs, Ibères et Gaulois en Méditerranée nord-occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic : Migrations from Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Binnert and D. Pilides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyprus, a Dynamic Island</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestonepress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-36, 2019, 9088908591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène des dépôts launaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dusseaux, E. Gailledrat et R. Plana-Mallart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure phocéenne. Grecs, Ibères et Gaulois en Méditerranée nord-occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-25, 2019, 9788836640959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biologie à la culture. Retour sur une recherche pluridisciplinaire peu connue : la RCP 323 « Anthropologie et Ecologie pyrénéennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cometti, P. Le Roux, T. Manicone, N. Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Seuil de la forêt. Hommage à Philippe Descola, l’anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-407, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les datations absolues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène (Laure-Minervois, Aude). Autopsie d’une sépulture collective néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-311, 2019, 9-782358-420266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête agricole de l’Europe fut-elle une aventure guerrière ? Ou les difficultés d’une archéologie « du contact »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-40, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs pariétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux après restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste d’un peuplement pionnier de l’Azilien en Pyrénées : l’exemple des industries en roches volcaniques de la Balma de la Margineda (Andorre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martzluff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Remolins-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deschamps M ., Costamagno S ., Milcent P.-Y., Pétillon J.M. , Renard C., Valdeyron N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Comité des Travaux Historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782735508846. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de 1992-1993, le couloir d’accès à l’antecella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d’une sépulture collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65 - 73, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cultura campaniforme : ¿la primera manifestación de una cultura europea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Delibes y E. Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¡Un brindis por el príncipe! El vaso campaniforme en el interior de la Península Ibérica (2500-2000 A.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museo Arqueológico de la Comunidad de Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-25, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contes à dire, contes à lire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de Passage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-6, 2019, La vallée de la Corneilla, 978-2-9567166-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de 1992 : étude du parvis, du mur de façade et du tumulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d’une sépulture collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47 - 64, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Arnal, un constructeur d’hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Gutherz et L. Jallot (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Arnal et le Néolithique du Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site archéologique Lattara-Musée Henri Prades; Tautem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-27, 2018, 979-1097230166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithes de France et d’Europe. Histoire, chronologie, enjeux, conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Leduc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques. Conservation et mise en valeur. Un enjeu européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.9-14, 2018, 978-2-35842-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hypothesis on the Emergence of the Early Neolithic Cardial Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Valde-Nowak, K. Sobczyk, M. Nowak, J. Zralka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multas per Gentes et Multa per Saecula, Mélanges J.K.Kozlowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jagiellonian University in Kraków; Alter Radosław Palonka, pp.295-300, 2018, 978-83-948382-3-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien en Languedoc occidental et Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martzluff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remolins Zamora G; Gibaja Bao F.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Valls d’Andorra durant el Neolític: un encreuament de camins al centre dels Pirineus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografies (2), </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museu d’arqueologia de Catalunya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2018, 978-84-393-9811-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d’occupations du début du Néolithique moyen à l’Âge du bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-6, 2018, 978-2-35842-022-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic Transition : From the Eastern to the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. García-Puchol y D.S. Salazar-García (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Times of Neolithic Transition along the Western Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2017, 978-3-319-52939-4. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52939-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability and co-development of the exploitation of early domestic sheep and goats: the example of Shillourokambos (Cyprus, Pre-Pottery Neolithic, 10,400-9,000 cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mashkour M.; Beech M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 (proceedings of the 9th ASWA Conference, Al Ain, 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxbow Books, pp.10-22, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiologie du pouvoir. Dominants chalcolithiques de l’Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Manolakakis, N. Schlanger, A. Coudart (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archaeology. Identities and migrations/ Archéologie européenne. Identités et migrations. Hommages à Jean-Paul Demoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-427, 2017, 9088905215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villages du Néolithique ont-ils inventé le pouvoir et la domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une belle Histoire de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion/Musée de l’Homme, pp.197-200, 2017, 9782081396036. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.heyer.2017.01.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse into butchery practices in Pre-Pottery Neolithic Cyprus: evidence on sheep and goat remains from six sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne J.-D.; Briois F.; Tengberg M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New data on the beginnings of the Neolithic in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Séances en ligne, 9, pp.199-213, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de la Méditerranée occidentale: sur la piste des pionniers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garyfalia Metallinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del Neolitic a l’edat del bronze en el Mediterrani occidental. Estudis en homenatge a Bernat Marti Oliver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Varios 119, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museu de Prehistoria de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2016, Serie de Trabajos, 978-84-7795-755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Anne de Chazelles; Martine Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 7 (1), Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon, pp.11-14, 2016, Monographies d’Archéologie Méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble de carporestes protohistoriques découvert à Coumo-dal-Cat à Ladern (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, M. Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée occidentale. Mélanges offerts à Bernard Dedet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (hors-série 7), ADAL, pp.103-116, 2016, Monographies d’archéologie méditerranéenne, 978-2-912369-34-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.-Ph. Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithes !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235, Le Picton, pp.50-51, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du Néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Ghilardi (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie des îles de la Méditerranée (Geoarchaeology of the Mediterranean Islands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-32, 2016, 978-2-271-08915-1. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion et l’évolution du Néolithique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Société des Amis du Musée de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, La Société des Amis du Musée de l’Homme, pp.4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proleg (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunitats agricoles al Pirineu. L’occupacio humana a Juberri durant la segona meitat del Ve mil-lenni cal AC ( Feixa del Moro, Camp del Colomer i carrer Llinas 28, Andorra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografies del Patrimoni Cultural d’Andorra, pp.11-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Daniel Fabre (1947-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources, Les Cahiers de l’Âne rouge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.7-8, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à M. Azéma et L. Brasier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le beau livre de la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-7, 2016, 9782100730797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neolithic conquest of mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasia and the Dawn of History. Urbanization and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2016, 9781316550328. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316550328.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cinérite de Réquista. Productions et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-II, 2016, 978-2-35842-018-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villages du Néolithique ont-ils inventé le pouvoir et la domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une belle Histoire de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Musée de l’Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-99, 2015, 2081366711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.63-64, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique des Corbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Jean Vaquer; Jean Zammit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales préhistoriques des hautes Corbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-321, 2015, Monographie des Archives d'Écologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à B. Bizot et G. Sauzade (dirs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de l’Ubac à Goult (Vaucluse) ; Archéologie, environnement et évolution des gestes funéraires dans un contexte stratifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Société Préhistorique Française, pp.13-15, 2015, 2-913745-61-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Klaus Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Premier temple : Göbekli Tepe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2015, 9782271081605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.179-180, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone de la grotte René-Carrié (Termes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.271-272, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte René Carrié : le mobilier associé aux sépultures néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de Las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.105-126, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipements funéraires de la grotte de Las Clauousas IV, Auriac, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J; Vaquer J; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de Las Claousas à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.65-87, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Bevilacqua (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pièce d’Alquier à Fontiès d’Aude. Un nouveau jalon pour l’étude du Campaniforme pyrénéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.6-7, 2015, 989-2-35842-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Héritage néolithique. Rencontre avec Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution dans nos origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, pp.282-284, 2015, 9782361063245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la guerre avait toujours existé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Fortier (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution dans nos origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, pp.282-284, 2015, 9782361063245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Néolithique récent et du Campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevilacqua R. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pièce d’Alquier à Fontiès d’Aude. Un nouveau jalon pour l’étude du Campaniforme pyrénéen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, Toulouse, pp.45-68, 2015, 989-2-35842-016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipements funéraires de la grotte de las Claousos III, Auriac, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Clauisos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.89-104, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Humbles caveaux, confinements karstiques, gestion des sépulcres, rythmes du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.323-338, 2015, Monographie des Archives d'Ecologie Préhistorique,, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à C. Marquié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcassonne, terre d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sutton, pp.7-9, 2015, 2813808636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à D. Stordeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Village de Jerf el Ahmar (Syrie, 9500-8700 av. J.C.). L’architecture, miroir d’une société néolithique complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2015, 2271087406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or de Serviès-en-Val (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Verger et Lionel Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une odyssée gauloise : parures de femmes à l'origine des premiers échanges entre la Grèce et la Gaule : [exposition, site archéologique Lattara-Musée Henri-Prades, Lattes, 27 avril 2013-12 janvier 2014, Musée de Bibracte, Saint-Léger-sous-Beuvray, mars-novembre 2014]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles : Éditions Errance, pp.70-71, 2013, Collection Archéologie de Montpellier agglomération, ISSN 2112-8197 ; 4, 978-2-87772-538-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00962161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à M. Perra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société en mouvement : la transformation du paysage et la construction de la société nuragique (Sardaigne) du XVIIe siècle au VIIIe siècle avant J.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier National de Reproduction des thèses, pp. 5-7, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early cypriot Pre-Pottery Neolithic: new evidence from the Amathus area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Borrell, J.-J. Ibáñez, M. Molist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stone Tools in Transition: From Hunter-Gatherers to Farming Societies in the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-313, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-276, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs démantelés, structures et sols enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-174, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation proposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.583-586, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-184, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294-301, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-264, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silos et fosses du Néolithique à céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-510, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.649-662, 2011, Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les harpons aziliens de la Balma de la Margineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mzartzluff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les excavacions a la Balma de la Margineda, Andorra la Vella. Edicions del Govern d’Andorra, volum IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gaule et la Méditerranée (13e - 8e siècles avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastián Celestino, NNúria Rafel y Xosé-Lois Armada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacto cultural entre el Mediterráneo y el Atlántico (siglos XII-VIII ane) : la precolonización a debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid : Consejo Superior de Investigaciones Científicas : Escuela Española de Historia y Arqueología en Roma, pp.219-237, 2008, Serie arqueológica (Roma) ; 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières architectures de Chypre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Orient et d'Occident. Mélanges offerts à Pierre Aupert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.79-86, 2008, Mémoires (19)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute et le cadre chronologique du Néolithique ancien du Sud de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILAINE J., MANEN C., VIGNE J.-D. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d'Ecologie préhistorique, pp.47-49, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique : présentation du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILAINE J., MANEN C., VIGNE J.-D. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d'Ecologie préhistorique, pp.97-131, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Mésolithique au Néolithique en Méditerranée de l'Ouest : aspects culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILAINE J., MANEN C., VIGNE J.-D. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pont de Roque-Haute (Portiragnes, Hérault). Nouveaux regards sur la néolithisation de la France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Archives d'Ecologie préhistorique, pp.303-322, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Strahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substrats et genèse(s) du Campaniforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101 (2), Société Préhistorique française, pp.197-200, 2004, séance de la Société Préhistorique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica impressa della Francia meridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUGAZZOLA DELPINO M.A., PESSINA A., TINÉ V. ed. Le prime ceramiche del mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma : Museo Nazionale Preistorico Etnografico L. Pigorini, pp.37-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview autour des Mémoires d’un Protohistorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview autour des Mémoires d’un Protohistorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’un musée archéologique s’impose dans l’île de la Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Stone Age Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Allentoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Refoyo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport 2020 PCR mines et métallurgies pré et protohistoriques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Projet collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. 2020, 208 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse et de prospective de l'archéologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Galderisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice André-Salvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Brosseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hcéres. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude, Fontiès-d'Aude, Domaine de la Pièce d'Alquier. Un nouveau jalon pour les recherches sur le &amp;quot;phénomène campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId678"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04443827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Refoyo-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fischer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06865-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Alcouffe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tupikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl3374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975384v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cours" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103768" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105309" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1288" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6845" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4924" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Hadjikoumis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Simmons" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2018.12.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Radi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.016.0069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.44.4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.495" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CR4Z01XC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hourani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1847-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Oms Arias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/tp.2016.12162" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28919" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthianne Debono Spiteri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castells Navarro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607810113" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5893" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7970" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631414Y.0000000057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Outram" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J. E. Cramp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15757" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989225v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989184v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aa.2012.21002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967673v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100723108" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659306" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967670v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarr&#250;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113061108" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905015106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13783" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093498v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7111" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240719v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00105-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S49W3R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1997.4647" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Demoule" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1994.2131" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Riquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coffyn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1963.1222" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rinet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1963.1226" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379418v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Rodavic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alhaique" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934336v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992059v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Daumont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398860v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croft" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peltemburg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989907v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986255v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983577v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989908v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989914v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983756v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046405v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989905v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989832v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989887v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989846v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989873v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989842v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967944v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983466v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989422v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983432v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989878v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983445v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983381v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281638v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metallinou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721175v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721114v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155216v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721061v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720876v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239761v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Vigne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983275v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/archeologie-paleontologie-prehistoire/chemins-de-la-protohistoire_9782738139627.php" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983110v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983149v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alibert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/archeologie-paleontologie-prehistoire/paul-tournal-fondateur-de-la-prehistoire_9782738134288.php" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399565v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983182v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/lermite-du-paradis-jean-guilaine-2/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996723v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996620v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zammit" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009470v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576426v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585038v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Tusa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Veneroso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721153v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172517v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858862v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Pauc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pele-mele-textes-offerts-a-jean-vaquer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268741v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240228v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259883v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240287v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Marangou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240252v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970816v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240208v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240274v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Touquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268703v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268685v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268710v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120813v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277755v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908891v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543424v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53618" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543448v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={315B106F-17AA-45F1-88A4-92507F46092F}" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543498v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/archeologie-paleontologie-prehistoire/adn-fossile-une-machine-a-remonter-le-temps_9782738154231.php" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543411v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Hors-collection/Les-services-regionaux-de-l-archeologie-1991-2021-Trente-ans-d-une-histoire-en-mouvement" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543533v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morlacchilibri.com/universitypress/index.php?content=scheda&amp;amp;id=1089" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377846v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543446v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950775v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950807v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543419v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042941403&amp;amp;series_number_str=304&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543471v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34560" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34560" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542989v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilisso.it/prodotto/la-preistoria-in-sardegna-2/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542992v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542997v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lapars.it/it/pubblicazioni" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543001v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542519v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836640959" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542418v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/au-seuil-de-la-foret/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593489v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542095v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695606" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542017v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542018v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542710v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6502" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6502" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542538v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/cyprus-a-dynamic-island" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614247v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542139v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.losviajerosdeltiempo.com/producto/catalogo-de-la-exposicion-un-brindis-por-el-principe/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542206v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terredepassage.fr/Boutique.g/s372389p/Livre-de-contes" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614382v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulain" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411673v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.astromeditions.se/en/smg/m150.html" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411670v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542528v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542243v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eao.cm-oeiras.pt/index.php/DOC" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986299v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986314v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197407v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.macbarcelona.cat/Publicacions/Monografies-del-MAC/Les-valls-d-Andorra-durant-el-Neolitic-un-encreuament-de-camins-al-centre-dels-Pirineus" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986322v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/jean-arnal-et-le-neolithique-en-languedoc/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989104v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-champ-du-poste-carcassonne-aude-une-succession-doccupations-du-debut-du-neolithique-moyen-a-lage-du-bronze-ancien" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950958v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983731v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986146v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.heyer.2017.01.0197" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950978v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjikoumis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croft" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simmons" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilaine" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983764v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319529370" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52939-4_2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989081v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983682v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hopf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988943v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983596v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/28437" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28482" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988949v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988919v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989009v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989072v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/beau-livre-prehistoire-toumai-lascaux-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983620v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/eurasia-at-the-dawn-of-history/2737B0F5CA61B6FC66A56CF3DE504F41#fndtn-contents" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316550328.005" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989088v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=la-cinerite-de-requista-productions-et-diffusion" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983714v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garyfalia Metallinou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museuprehistoriavalencia.es/web_mupreva_dedalo/publicaciones/892/es" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022001v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021778v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988901v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910853v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=grottes-sepulcrales-prehistoriques-des-hautes-corbieres" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986347v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986336v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/le-premier-temple/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909310v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909314v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983406v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983421v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983528v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021702v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021759v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zammit" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988910v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986339v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archeorient.hypotheses.org/3900" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983397v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/une-belle-histoire-de-lhomme/9782081366718" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909307v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962161v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986329v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916349v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910825v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910838v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910826v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736265v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910832v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548062v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995238v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mzartzluff" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703282v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721071v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721076v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721084v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314092v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strahm" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720958v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542796v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542770v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542834v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869223v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925858v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andr&#233;-Salvini" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Brosseder" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Alcouffe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tupikova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl3374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04443827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Refoyo-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06865-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975384v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cours" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103768" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105309" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1288" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230731" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4924" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Hadjikoumis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Simmons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2018.12.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Radi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.016.0069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593272v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.44.4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989344v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthianne Debono Spiteri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castells Navarro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607810113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CR4Z01XC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hourani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1847-2016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Oms Arias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/tp.2016.12162" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983547v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28919" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5893" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983518v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986364v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7970" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631414Y.0000000057" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433290v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Outram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy J. E. Cramp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15757" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989184v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aa.2012.21002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarr&#250;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113061108" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659306" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100723108" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905015106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13783" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093498v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7111" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240719v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00105-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S49W3R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1997.4647" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Demoule" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1994.2131" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Riquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coffyn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1963.1222" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rinet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1963.1226" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379426v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Rodavic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alhaique" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379418v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934336v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992059v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Daumont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398860v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542730v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989905v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croft" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peltemburg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978770v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983577v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983756v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989902v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989832v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989887v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989846v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983445v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983466v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989422v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989878v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983373v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281638v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metallinou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721175v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721114v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721061v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720876v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239761v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Vigne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983110v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983275v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/archeologie-paleontologie-prehistoire/chemins-de-la-protohistoire_9782738139627.php" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983182v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/lermite-du-paradis-jean-guilaine-2/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983149v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alibert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/archeologie-paleontologie-prehistoire/paul-tournal-fondateur-de-la-prehistoire_9782738134288.php" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996723v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996620v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zammit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009470v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576426v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585038v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Tusa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Veneroso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721153v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172517v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858862v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Pauc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pele-mele-textes-offerts-a-jean-vaquer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240208v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970816v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268741v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240228v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240287v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Marangou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240274v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Touquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268703v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268685v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268710v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908891v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120813v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277755v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543471v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34560" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34560" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543498v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/archeologie-paleontologie-prehistoire/adn-fossile-une-machine-a-remonter-le-temps_9782738154231.php" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543411v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Hors-collection/Les-services-regionaux-de-l-archeologie-1991-2021-Trente-ans-d-une-histoire-en-mouvement" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543424v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53618" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={315B106F-17AA-45F1-88A4-92507F46092F}" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543533v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morlacchilibri.com/universitypress/index.php?content=scheda&amp;amp;id=1089" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377846v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543446v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950807v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950775v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543419v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042941403&amp;amp;series_number_str=304&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03543001v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542992v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilisso.it/prodotto/la-preistoria-in-sardegna-2/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542989v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542997v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lapars.it/it/pubblicazioni" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411670v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.astromeditions.se/en/smg/m150.html" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411673v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542243v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eao.cm-oeiras.pt/index.php/DOC" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542528v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836640959" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542538v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/cyprus-a-dynamic-island" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542519v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542418v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/au-seuil-de-la-foret/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593489v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542095v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695606" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542017v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542018v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542710v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6502" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6502" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614247v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542139v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.losviajerosdeltiempo.com/producto/catalogo-de-la-exposicion-un-brindis-por-el-principe/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542206v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terredepassage.fr/Boutique.g/s372389p/Livre-de-contes" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614382v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Poulain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986322v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/jean-arnal-et-le-neolithique-en-languedoc/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986299v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986314v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197407v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.macbarcelona.cat/Publicacions/Monografies-del-MAC/Les-valls-d-Andorra-durant-el-Neolitic-un-encreuament-de-camins-al-centre-dels-Pirineus" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989104v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-champ-du-poste-carcassonne-aude-une-succession-doccupations-du-debut-du-neolithique-moyen-a-lage-du-bronze-ancien" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983764v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319529370" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52939-4_2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950958v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983731v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986146v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.heyer.2017.01.0197" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950978v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjikoumis" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croft" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simmons" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilaine" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983714v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garyfalia Metallinou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museuprehistoriavalencia.es/web_mupreva_dedalo/publicaciones/892/es" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989081v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983682v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hopf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988943v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983596v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/28437" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28482" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988949v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988919v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989009v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989072v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/beau-livre-prehistoire-toumai-lascaux-4" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983620v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/eurasia-at-the-dawn-of-history/2737B0F5CA61B6FC66A56CF3DE504F41#fndtn-contents" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316550328.005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989088v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=la-cinerite-de-requista-productions-et-diffusion" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983397v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/une-belle-histoire-de-lhomme/9782081366718" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909307v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910853v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=grottes-sepulcrales-prehistoriques-des-hautes-corbieres" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986347v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986336v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/le-premier-temple/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909310v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909314v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022001v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021778v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988901v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983406v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983421v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983528v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021702v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021759v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zammit" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01988910v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986339v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archeorient.hypotheses.org/3900" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962161v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986329v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916349v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910832v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910825v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910838v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910826v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736265v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995238v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mzartzluff" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703282v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548062v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721071v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721076v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721084v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314092v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strahm" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720958v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542796v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542770v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542834v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869223v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925858v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andr&#233;-Salvini" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Brosseder" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>