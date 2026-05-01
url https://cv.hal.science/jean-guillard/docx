--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -330,5992 +330,5992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vieira</w:t>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127571. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314299v1</w:t>
+                <w:t xml:space="preserve">hal-05063461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Time of Temperature Exposure on Routine Metabolic Rate and Body Mass Scaling in Alpine Charr ( Salvelinus umbla )</w:t>
+                <w:t xml:space="preserve">Motorboat noise increases aggregation and alters gaping and filtration behaviors in the invasive quagga mussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Raffard</w:t>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Paola Casole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Réalis‐doyelle</w:t>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71907⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508577v1</w:t>
+                <w:t xml:space="preserve">hal-04816905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the European water Framework Directive indicators to address long-term climate change impacts on lakes using mechanistic lake models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Time of Temperature Exposure on Routine Metabolic Rate and Body Mass Scaling in Alpine Charr ( Salvelinus umbla )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thouillot</w:t>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Desgué-Itier</w:t>
+                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barouillet</w:t>
+                <w:t xml:space="preserve">Emilie Réalis‐doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.113220. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979664v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">Manuel Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063461v1</w:t>
+                <w:t xml:space="preserve">hal-05314299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorboat noise increases aggregation and alters gaping and filtration behaviors in the invasive quagga mussel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Expanding the European water Framework Directive indicators to address long-term climate change impacts on lakes using mechanistic lake models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.V. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Casole</w:t>
+                <w:t xml:space="preserve">M. Thouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">O. Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+                <w:t xml:space="preserve">C. Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.113220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-024-03475-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816905v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of European whitefish embryos to thermal conditions diverges between peri-alpine populations</w:t>
+                <w:t xml:space="preserve">Tracking the real-time behavior of Hemimysis anomala’s winter swarms using acoustic camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor R. Stewart</w:t>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Brun</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2024017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.102250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2023.102250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722451v1</w:t>
+                <w:t xml:space="preserve">hal-04328718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the real-time behavior of Hemimysis anomala’s winter swarms using acoustic camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persisting in extreme environments: What are the drivers of body conditions of introduced fish in high mountain lakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rogissart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Benjamin Gerfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rautureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐claude Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (1), pp.102250. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (2), pp.254-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2023.102250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328718v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting in extreme environments: What are the drivers of body conditions of introduced fish in high mountain lakes?</w:t>
+                <w:t xml:space="preserve">Factors influencing larval coregonine spatial distribution in Lake Geneva (Europe) and Lake Superior (North America) during a single season near known spawning sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+                <w:t xml:space="preserve">Jamie A Dobosenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+                <w:t xml:space="preserve">Daniel L Yule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gerfand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Raymond</w:t>
+                <w:t xml:space="preserve">Edmund J Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (2), pp.254-265. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, OLA, 60, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.14208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523515v1</w:t>
+                <w:t xml:space="preserve">hal-04772988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing larval coregonine spatial distribution in Lake Geneva (Europe) and Lake Superior (North America) during a single season near known spawning sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel L Yule</w:t>
+                <w:t xml:space="preserve">Rehabilitation of whitefish fisheries in lakes Geneva and Bourget during the eutrophication period: assessing socio-economic impacts through large collaborative research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2024013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, OLA, 60, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772988v1</w:t>
+                <w:t xml:space="preserve">hal-04670416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of whitefish fisheries in lakes Geneva and Bourget during the eutrophication period: assessing socio-economic impacts through large collaborative research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">Impacts of paternal transmission of PCBs and global warming on the evolution of pace-of-life syndrome (POLS) during the early life stages of a cold stenothermic fish (Arctic charr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Morati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2024012⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.107130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670416v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of paternal transmission of PCBs and global warming on the evolution of pace-of-life syndrome (POLS) during the early life stages of a cold stenothermic fish (Arctic charr)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+                <w:t xml:space="preserve">Implementation of the split-beam function to Mills cross multibeam echo sounder for target strength measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehei Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+                <w:t xml:space="preserve">Marie Lamouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 277, pp.107130. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864015v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the split-beam function to Mills cross multibeam echo sounder for target strength measurements</w:t>
+                <w:t xml:space="preserve">Fish as a deformable solid: an innovative method to characterise fish swimming behaviour on acoustic videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Matte</w:t>
+                <w:t xml:space="preserve">Azénor Le Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tehei Gauthier</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Rousselot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lamouret</w:t>
+                <w:t xml:space="preserve">J. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae032⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.134486-134497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3424909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648391v1</w:t>
+                <w:t xml:space="preserve">hal-04661372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish as a deformable solid: an innovative method to characterise fish swimming behaviour on acoustic videos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of fishing activities on the population dynamics of European whitefish in four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">Fabien Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Girard</w:t>
+                <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3424909⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661372v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fishing activities on the population dynamics of European whitefish in four peri-alpine lakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">Heat shocks during egg incubation led to developmental, morphological, and behavioral differences in Arctic charr ( Salvelinus alpinus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2024015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684968v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat shocks during egg incubation led to developmental, morphological, and behavioral differences in Arctic charr ( Salvelinus alpinus )</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+                <w:t xml:space="preserve">Response of European whitefish embryos to thermal conditions diverges between peri-alpine populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor R. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Espinat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juha Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522938v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pace-of-life syndrome under conditions of maternal PCB contamination and global warming in early life stages of cold stenothermic fish (Arctic char)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantitative eDNA-based approach to monitor fish spawning in lakes: Application to European perch and whitefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106396⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.106708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051580v1</w:t>
+                <w:t xml:space="preserve">hal-04247589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection, identification and counting of anguilliform fish using in situ acoustic camera data: Development of a cross-camera morphological analysis approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Past and future climate change effects on the thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273588⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.837-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-837-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005765v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future climate change effects on the thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Synchrony in whitefish stock dynamics: disentangling the effects of local drivers and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (3), pp.837-859. </w:t>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (1), pp.2134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-837-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2023.2134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179072v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative eDNA-based approach to monitor fish spawning in lakes: Application to European perch and whitefish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation d’une méthode non intrusive de l’étude des populations de poissons en lac : l’hydro-acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vautier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106708⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247589v1</w:t>
+                <w:t xml:space="preserve">hal-04019751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrony in whitefish stock dynamics: disentangling the effects of local drivers and climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Evolution of pace-of-life syndrome under conditions of maternal PCB contamination and global warming in early life stages of cold stenothermic fish (Arctic char)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (1), pp.2134. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.106396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2023.2134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158364v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’une méthode non intrusive de l’étude des populations de poissons en lac : l’hydro-acoustique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic detection, identification and counting of anguilliform fish using in situ acoustic camera data: Development of a cross-camera morphological analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azénor Le Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.49-54. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0273588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019751v1</w:t>
+                <w:t xml:space="preserve">hal-04005765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the trophic attributes and consequences of co-occurring lake invaders using an allometric niche model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+                <w:t xml:space="preserve">In situ TS detections using two generations of echo-sounder, EK60 and EK80: the continuity of fishery acoustic data in lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Early Access, </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.106237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02745-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639786v1</w:t>
+                <w:t xml:space="preserve">hal-03579466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+                <w:t xml:space="preserve">Short-Range Movement Pattern of Amphidromous Lagoon Fish Schools: Ecological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ivan Caballero Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14091463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960925v1</w:t>
+                <w:t xml:space="preserve">hal-04089044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ TS detections using two generations of echo-sounder, EK60 and EK80: the continuity of fishery acoustic data in lakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The opportunistic trophic behaviour of the European catfish ( Silurus glanis ) in a recently colonised large peri‐alpine lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106237⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579466v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Movement Pattern of Amphidromous Lagoon Fish Schools: Ecological Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of fish size spectra obtained from hydroacoustics and gillnets across seven European natural lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tušer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atle Rustadbakken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mehner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (12), pp.2179-2190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2022-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14091463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04089044v1</w:t>
+                <w:t xml:space="preserve">hal-03903892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between schools and submerged trees in reservoirs: a preliminary approach using narrowband and broadband acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Blanluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Gastauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grimardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (5), pp.738-748. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The opportunistic trophic behaviour of the European catfish ( Silurus glanis ) in a recently colonised large peri‐alpine lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The vulnerability of whitefish ( Coregonus lavaretus ) to the invasive European catfish ( Silurus glanis ) in a large peri-Alpine lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12659⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (11), pp.1950-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750360v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fish size spectra obtained from hydroacoustics and gillnets across seven European natural lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Tušer</w:t>
+                <w:t xml:space="preserve">Combining food web theory and population dynamics to assess the impact of invasive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Bersier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2022-0037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.913954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903892v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vulnerability of whitefish ( Coregonus lavaretus ) to the invasive European catfish ( Silurus glanis ) in a large peri-Alpine lake</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0310⟩</w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.101764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053340v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining food web theory and population dynamics to assess the impact of invasive species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Inferring the trophic attributes and consequences of co-occurring lake invaders using an allometric niche model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Early Access, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.913954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02745-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789356v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of automatic analyses of fish passages detected by an acoustic camera using Sonar5-Pro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of warming temperatures on coregonine embryogenesis within and among species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+                <w:t xml:space="preserve">Taylor R Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ombredane</w:t>
+                <w:t xml:space="preserve">Mikko Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo J Marjomäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2021020⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 848, pp.4363-4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-021-04648-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351083v1</w:t>
+                <w:t xml:space="preserve">hal-03322203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra slow acoustic energy transport in dense fish aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Matte</w:t>
+                <w:t xml:space="preserve">Lisandrina Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John H Page</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97062-4⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (6), pp.744-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363272v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of warming temperatures on coregonine embryogenesis within and among species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taylor R Stewart</w:t>
+                <w:t xml:space="preserve">Mitigation of ecological impacts on fish of large reservoir sediment management through controlled flushing – The case of the Verbois dam (Rhône River, Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Mäkinen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Seydina Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo J Marjomäki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grimardias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 848, pp.4363-4385. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 756, pp.144053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-021-04648-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322203v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated temperature and deposited sediment jointly affect early life history traits in southernmost Arctic char populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">An allometric niche model for species interactions in temperate freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grimardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0256⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322182v1</w:t>
+                <w:t xml:space="preserve">hal-03250349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of ecological impacts on fish of large reservoir sediment management through controlled flushing – The case of the Verbois dam (Rhône River, Switzerland)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+                <w:t xml:space="preserve">LéXPLORE : A floating laboratory on Lake Geneva offering unique lake research opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Wüest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144053⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303931v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study of Fisheries Governance and Management in a Reservoir of Lao PDR: Perspectives for Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baran</w:t>
+                <w:t xml:space="preserve">Maud Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodorus Visser</w:t>
+                <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture and Fisheries Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (3), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An allometric niche model for species interactions in temperate freshwater ecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hydroacoustic Autonomous boat for Remote fish detection in LakE (HARLE ), an unmanned autonomous surface vehicle to monitor fish populations in lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Grimardias</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vincent‐falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.280-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250349v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LéXPLORE : A floating laboratory on Lake Geneva offering unique lake research opportunities</w:t>
+                <w:t xml:space="preserve">Ultra slow acoustic energy transport in dense fish aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Wüest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouffard</w:t>
+                <w:t xml:space="preserve">Benoit Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavanchy</w:t>
+                <w:t xml:space="preserve">John H Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (5), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.17541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.1544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97062-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480372v1</w:t>
+                <w:t xml:space="preserve">hal-03363272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroacoustic Autonomous boat for Remote fish detection in LakE (HARLE ), an unmanned autonomous surface vehicle to monitor fish populations in lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">Efficiency of automatic analyses of fish passages detected by an acoustic camera using Sonar5-Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Meaux</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vincent‐falquet</w:t>
+                <w:t xml:space="preserve">Dominique Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (4), pp.280-292. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2021020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303946v1</w:t>
+                <w:t xml:space="preserve">hal-03351083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t>
+                <w:t xml:space="preserve">Comparisons of day-time and night-time hydroacoustic surveys in temperate lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Barbet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Vonlanthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916312v1</w:t>
+                <w:t xml:space="preserve">hal-02926626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of day-time and night-time hydroacoustic surveys in temperate lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Hydroacoustic Assessment of Fish Abundance and Distribution in the Shallow Subbasin of Lake Titicaca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Loayza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Tessier</w:t>
+                <w:t xml:space="preserve">Bertrand Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vonlanthen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2020011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aquaculture &amp; Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.100034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24966/AAF-5523/100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926626v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low input of offshore areas to fisheries in a large tropical reservoir in Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoboun Kue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.73-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10201-019-00583-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating key biological parameters of Nile tilapia ( Oreochromis niloticus L.) in a large Asian reservoir to better develop sustainable fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/hydro/2020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic wave physics in fish shoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.055208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0005145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Hydroacoustic Assessment of Fish Abundance and Distribution in the Shallow Subbasin of Lake Titicaca</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal variations of Limnothrissa miodon stocks and their stability in Lake Kivu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis La Cruz</w:t>
+                <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+                <w:t xml:space="preserve">P. Masilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Mudakikwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aquaculture &amp; Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24966/AAF-5523/100034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.1650-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145462v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations of Limnothrissa miodon stocks and their stability in Lake Kivu</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Masilya</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Mudakikwa</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muzana</w:t>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (6), pp.1650-1660. </w:t>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040875v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
               </w:r>
@@ -6327,51 +6327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6412,637 +6412,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
+                <w:t xml:space="preserve">Warming winters threaten peripheral Arctic charr populations of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Seán Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Tadhg Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Baulaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouffard</w:t>
+                <w:t xml:space="preserve">Elvira de Eyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Dillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Article in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02887-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025852v1</w:t>
+                <w:t xml:space="preserve">hal-02982057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming winters threaten peripheral Arctic charr populations of Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seán Kelly</w:t>
+                <w:t xml:space="preserve">Effect of a Transducer Horizontality Default on Lake Fish Stock Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blanluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadhg Moore</w:t>
+                <w:t xml:space="preserve">Chloe Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira de Eyto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-020-02887-z⟩</w:t>
+              <w:t xml:space="preserve">Acoustics Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.473-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40857-020-00206-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982057v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Transducer Horizontality Default on Lake Fish Stock Assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+                <w:t xml:space="preserve">Acoustic density estimation of dense fish shoals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40857-020-00206-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (3), pp.EL234-EL239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984586v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic density estimation of dense fish shoals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148 (3), pp.EL234-EL239. </w:t>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (2), pp.164-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0001935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996793v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including 38 kHz in the standardization protocol for hydroacoustic fish surveys in temperate lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Axenrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Balk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (4), pp.332-345. </w:t>
@@ -7080,51 +7080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel avoidance response: A complex tradeoff between fish multisensory integration and environmental variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,347 +7195,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history traits and exploitation of Hampala barb (Hampala macrolepidota -Cyprinidae) in a subtropical reservoir (Lao PDR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communautés piscicoles introduites des lacs d’altitude : approches scientifiques et influences idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2019-434-005⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1059879ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043457v1</w:t>
+                <w:t xml:space="preserve">hal-03043471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés piscicoles introduites des lacs d’altitude : approches scientifiques et influences idéologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Loheac</w:t>
+                <w:t xml:space="preserve">Life history traits and exploitation of Hampala barb (Hampala macrolepidota -Cyprinidae) in a subtropical reservoir (Lao PDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Caudron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoboun Kue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.39-50. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1059879ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2019-434-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043471v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits of the exploited Nile Tilapia (Oreochromis niloticus -Cichlidae) in a subtropical reservoir (Lao PDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoboun Kue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (1), pp.71--82. </w:t>
@@ -7573,100 +7573,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés piscicoles introduites des lacs d’altitude : approches scientifiques et influences idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (1), pp.39-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1059879ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518713v1</w:t>
@@ -7690,77 +7690,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual fish length measurement accuracy for adult river fish using an acoustic camera (DIDSON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7928,51 +7928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisheries impacts on lake ecosystem structure in the context of a changing climate and trophic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiina Noges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8311,806 +8311,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish hydroacoustic survey standardization: A step forward based on comparisons of methods and systems from vertical surveys of a large deep lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish communities in the Anthropocene: detecting drivers of changes in the deep peri-alpine Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Drastik</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10202⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626962v1</w:t>
+                <w:t xml:space="preserve">hal-02606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish population in Lake Kivu: review of recent advances on management and knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fisheries and Aquatic Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (5), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22271/n.fish.2017.v2.i5.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043505v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish communities in the Anthropocene: detecting drivers of changes in the deep peri-alpine Lake Geneva</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Length-weight relationships of eight Asian freshwater fish species in Nam Theun 2 Reservoir (Laos PDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.658-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.13341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606314v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish population in Lake Kivu: review of recent advances on management and knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique. Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Richard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fisheries and Aquatic Research </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043511v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of eight Asian freshwater fish species in Nam Theun 2 Reservoir (Laos PDR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tessier</w:t>
+                <w:t xml:space="preserve">Drawdown flushing of a hydroelectric reservoir on the Rhône River: Impacts on the fish community and implications for the sediment management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grimardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Cottet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.13341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.239-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.03.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604375v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique. Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t>
+                <w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 92, pp.10</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607278v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawdown flushing of a hydroelectric reservoir on the Rhône River: Impacts on the fish community and implications for the sediment management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fish hydroacoustic survey standardization: A step forward based on comparisons of methods and systems from vertical surveys of a large deep lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Drastik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Godlewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Clabburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kubecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 197, pp.239-249. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (10), pp.836-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.03.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607877v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic dedicated to fishery ecology study</w:t>
               </w:r>
@@ -9424,90 +9424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Assemblages in Large Tropical Reservoirs: Overview of Fish Population Monitoring Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guedant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9575,77 +9575,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodularin and cylindrospermopsin: a review of their effects on fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9709,51 +9709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du lavaret : une action d’ingénierie écologique réussie à l’échelle d’un lac (Le Bourget)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9856,51 +9856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dei-Cas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -9929,64 +9929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fishing and stocking practices on coregonid diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10093,51 +10093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10226,51 +10226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la caméra acoustique DIDSON pour le suivi en rivière des poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10321,51 +10321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing hydroacoustic fish stock estimates in the pelagic zone of temperate deep lakes using three sound frequencies (70, 120, 200 kHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Bbalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10442,77 +10442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of acoustic cameras in shallow waters: new hydroacoustic tools for monitoring migratory fish population. A review of DIDSON technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10584,64 +10584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty years of reoligotrophication do not contribute to restore self-sustaining fisheries of Arctic charr, &amp;lt;em&amp;gt;Salvelinus alpinus&amp;lt;/em&amp;gt;, in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10720,712 +10720,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two fish sampling standards over time: largely congruent results but with caveats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Toxic Cyanobacterial Blooms on Eurasian Perch (Perca fluviatilis): Experimental Study and In Situ Observations in a Peri-Alpine Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lori M. Evrard</w:t>
+                <w:t xml:space="preserve">Benoit Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cachera</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12192⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 e52243 (12), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651376v1</w:t>
+                <w:t xml:space="preserve">halsde-00787614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Toxic Cyanobacterial Blooms on Eurasian Perch (Perca fluviatilis): Experimental Study and In Situ Observations in a Peri-Alpine Lake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sotton</w:t>
+                <w:t xml:space="preserve">Influences of a dam on Atlantic salmon (Salmo salar) upstream migration in the Couesnon River (Mont Saint Michel Bay) using hydroacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00787614v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of a dam on Atlantic salmon (Salmo salar) upstream migration in the Couesnon River (Mont Saint Michel Bay) using hydroacoustics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+                <w:t xml:space="preserve">Are cyanobacterial blooms trophic dead ends?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thieulle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 134, pp.181-187. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172 (2), pp.551 - 562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-012-2519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210190v1</w:t>
+                <w:t xml:space="preserve">hal-02651948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cyanobacterial blooms trophic dead ends?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Comparison of vertical mobile hydroacoustic survey strategies for monitoring fish distributions in the Gironde estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Samedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.174-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651948v1</w:t>
+                <w:t xml:space="preserve">hal-02599075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of vertical mobile hydroacoustic survey strategies for monitoring fish distributions in the Gironde estuary (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Samedy</w:t>
+                <w:t xml:space="preserve">Comparing two fish sampling standards over time: largely congruent results but with caveats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L. Yule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Josse</w:t>
+                <w:t xml:space="preserve">Lori M. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (10), pp.2074-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599075v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish biomass estimates along estuaries: A comparison of vertical acoustic sampling at fixed stations and purse seine catches</w:t>
               </w:r>
@@ -11704,77 +11704,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la biodiversité lacustre et changement global : les lacs périalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11838,90 +11838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term uptake of microcystin-LR by Coregonus lavaretus: GST activity and genotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sotton,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (7), pp.1788-1796. </w:t>
@@ -12082,761 +12082,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pulse lengths impact fish stock estimations during hydroacoustic measurements at 70 kHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam Jóźwik</w:t>
+                <w:t xml:space="preserve">Identifying lakebed nature: is it feasible with a combination of echosounder and Sonar5-pro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gevrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2011104⟩</w:t>
+              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19475721.2011.565803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651369v1</w:t>
+                <w:t xml:space="preserve">hal-02595859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying lakebed nature: is it feasible with a combination of echosounder and Sonar5-pro?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+                <w:t xml:space="preserve">Spatial match between Planktothrix rubescens and whitefish in a mesotrophic peri-alpine lake : Evidence of toxins accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gevrey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19475721.2011.565803⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.749-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595859v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial match between Planktothrix rubescens and whitefish in a mesotrophic peri-alpine lake : Evidence of toxins accumulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying lakebed nature : is it feasible with a combination of echosounder and Sonar 5-pro ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gevrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.49-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651021v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying lakebed nature : is it feasible with a combination of echosounder and Sonar 5-pro ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional internal spatial structure of young-of-the-year pelagic freshwater fish provides evidence for the identification of fish school species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.322-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2011.9.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642736v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory and instantaneous swimming speeds of amphidromous fish school in shallow-water coastal lagoon channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. I. C. Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (4), pp.739-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12237-011-9409-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00607866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional internal spatial structure of young-of-the-year pelagic freshwater fish provides evidence for the identification of fish school species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How pulse lengths impact fish stock estimations during hydroacoustic measurements at 70 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Godlewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jóźwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2011104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2011.9.322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00667978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey boat effect on YOY fish schools in a pre-alpine lake: evidence from multibeam sonar and split-beam echosounder data</w:t>
               </w:r>
@@ -12861,51 +12861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3), pp.373-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13059,51 +13059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (3), pp.378-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13143,819 +13143,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroacoustic measurements at two frequencies: 70 and 120 kHz - consequences on fish stock estimation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and precision of the fish metrics obtained using CEN multi-mesh gillnet in natural and artificial lakes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lech Doroszczyk</w:t>
+                <w:t xml:space="preserve">Charlotte Deceliere-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronislaw Dlugoszewski</w:t>
+                <w:t xml:space="preserve">Cédric Lanoiselée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Verges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien de Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 96, pp.11-16. </w:t>
+              <w:t xml:space="preserve">, 2009, 99 (1), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2008.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2009.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659301v1</w:t>
+                <w:t xml:space="preserve">hal-02665079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and precision of the fish metrics obtained using CEN multi-mesh gillnet in natural and artificial lakes in France</w:t>
+                <w:t xml:space="preserve">Medición de la fuerza del blanco acústico de dos especies de peces marinos de las familias Lutjanidae y Haemulidae (pargo criollo, Lutjanus analis y ronco amarillo, Haemulon sciurus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Deceliere-Vergès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+                <w:t xml:space="preserve">E.O. E. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lanoiselée</w:t>
+                <w:t xml:space="preserve">P.I. P. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Bortoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">L. L. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. J. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oceanológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.99-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665079v1</w:t>
+                <w:t xml:space="preserve">hal-00939678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medición de la fuerza del blanco acústico de dos especies de peces marinos de las familias Lutjanidae y Haemulidae (pargo criollo, Lutjanus analis y ronco amarillo, Haemulon sciurus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central-European Water Quality indices applied to long-term data from French peri-alpine lakes : test and possible improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kaiblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.O. E. Linares</w:t>
+                <w:t xml:space="preserve">Rémy D. Tadonleke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.I. P. Caballero</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanológica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 633 (1), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-009-9877-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939678v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central-European Water Quality indices applied to long-term data from French peri-alpine lakes : test and possible improvements</w:t>
+                <w:t xml:space="preserve">Stability and precision of the fish metrics obtained using CEN multi-mesh gillnets in natural and artificial lakes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kaiblinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">C. Deceliere Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy D. Tadonleke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">C. Lanoiselée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. de Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99, pp.17-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660468v1</w:t>
+                <w:t xml:space="preserve">hal-02592238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and precision of the fish metrics obtained using CEN multi-mesh gillnets in natural and artificial lakes in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. de Bortoli</w:t>
+                <w:t xml:space="preserve">Hydroacoustic fish biomass assessment in man-made lakes in Tunisia: horizontal beaming importance and diel effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Djemali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Toujani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (4), pp.1121-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-008-9215-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592238v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroacoustic fish biomass assessment in man-made lakes in Tunisia: horizontal beaming importance and diel effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Djemali</w:t>
+                <w:t xml:space="preserve">Hydroacoustic measurements at two frequencies: 70 and 120 kHz - consequences on fish stock estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Godlewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Doroszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronislaw Dlugoszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Toujani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (4), pp.1121-1131. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-008-9215-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667948v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundancia de peces en el caño Macareo, delta del Orinoco : una aproximación mediante técnicas de hidroacústica en fondos someros</w:t>
               </w:r>
@@ -14066,51 +14066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the pelagic fish populations using CEN multi-mesh gillnets : consequences for the characterization of the fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deceliere-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14276,1300 +14276,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Repeatability of fish biomass and size distribution estimates obtained by hydroacoustic surveys using various survey designs and statistical analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluacion por acustica submarina de los recursos ictiologicos de las zonas estuarinas del delta del Orinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Achury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 96 (6), pp.605-617</w:t>
+              <w:t xml:space="preserve">Memoria de la Sociedad de Ciencias Naturales la Salle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165, pp.103-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657428v1</w:t>
+                <w:t xml:space="preserve">hal-02656131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluacion por acustica submarina de los recursos ictiologicos de las zonas estuarinas del delta del Orinoco</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use and limits of three assessment methods of fish size spectra and abundance in two tropical man-made lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria de la Sociedad de Ciencias Naturales la Salle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (2-3), pp.306-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2006.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656131v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and limits of three assessment methods of fish size spectra and abundance in two tropical man-made lakes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Repeatability of Fish Biomass and Size Distribution Estimates Obtained by Hydroacoustic Surveys Using Various Sampling Strategies and Statistical Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (6), pp.605-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iroh.200710948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00495441v1</w:t>
+                <w:t xml:space="preserve">hal-03043216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Repeatability of Fish Biomass and Size Distribution Estimates Obtained by Hydroacoustic Surveys Using Various Sampling Strategies and Statistical Analyses</w:t>
+                <w:t xml:space="preserve">The Repeatability of fish biomass and size distribution estimates obtained by hydroacoustic surveys using various survey designs and statistical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vergès</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 92 (6), pp.605-617. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 96 (6), pp.605-617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03043216v1</w:t>
+                <w:t xml:space="preserve">hal-02657428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques tridimensionnelles des bancs de poissons juvéniles lacustres</w:t>
+                <w:t xml:space="preserve">Hydroacoustic assessment of young-of-year perch, Perca fluviatilis, population dynamics in an oligotrophic lake (lake Annecy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Guennégan</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Angéli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.319-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658202v1</w:t>
+                <w:t xml:space="preserve">hal-02661132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a variable &amp;quot;unsampled&amp;quot; pelagic fish biomass in shallow water (&amp;lt; 20 m): the case of the Gulf of Lion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+                <w:t xml:space="preserve">ANALYSE GÉOSTATISTIQUE DES RÉPARTITIONS HORIZONTALES PRINTANIÈRES DE LA BIOMASSE ZOOPLANCTONIQUE ET DES VARIABLES PHYSICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Bigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Liorzou</w:t>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668014v1</w:t>
+                <w:t xml:space="preserve">hal-03043831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroacoustic assessment of young-of-year perch, Perca fluviatilis, population dynamics in an oligotrophic lake (lake Annecy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse géostatistique des répartitions horizontales printanières de la biomasse zooplanctonique et des variables physico-chimiques dans un petit lac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Angéli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Angéli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13, pp.319-327</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.285-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661132v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE GÉOSTATISTIQUE DES RÉPARTITIONS HORIZONTALES PRINTANIÈRES DE LA BIOMASSE ZOOPLANCTONIQUE ET DES VARIABLES PHYSICO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Angeli</w:t>
+                <w:t xml:space="preserve">Evidence of a variable &amp;quot;unsampled&amp;quot; pelagic fish biomass in shallow water (&amp;lt; 20 m): the case of the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guennegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Liorzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (3), pp.444-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icesjms.2005.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043831v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géostatistique des répartitions horizontales printanières de la biomasse zooplanctonique et des variables physico-chimiques dans un petit lac</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques tridimensionnelles des bancs de poissons juvéniles lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Guennégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2006011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665451v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect in situ radiated noise of the platform used on shallow water area on echo sounder data in fisheries-acoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">New applications of hydroacoustic methods for monitoring shallow water aquatic ecosystems : the case of mussel culture grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arzelier</w:t>
+                <w:t xml:space="preserve">François Gerlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cheret</w:t>
+                <w:t xml:space="preserve">Fabien Sanguinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Guennégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydroacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0990-7440(03)00042-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675113v1</w:t>
+                <w:t xml:space="preserve">hal-02675913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New applications of hydroacoustic methods for monitoring shallow water aquatic ecosystems : the case of mussel culture grounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Effect in situ radiated noise of the platform used on shallow water area on echo sounder data in fisheries-acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Gerlotto</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guennegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvon Guennégan</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675913v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel vertical and horizontal distribution of crustacean zooplankton and young of the year fish in a sub-alpine lake: an approach based on high frequency sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16048,51 +16048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Pinel-Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16933,51 +16933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variations horizontales du zooplancton et des descripteurs environnementaux dans un petit lac eutrophe (approche fondée sur les fonctions de structure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17041,64 +17041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulated rivers: research and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 9 (2), pp.121-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17157,51 +17157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ determination of the target strength of roach (Rutilus rutilus L.) in lake Bourget with a single beam sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6 (3), pp.285-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17239,51 +17239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ determination of the target strenght of roach (Rutilus rutilus) in lake Bourget with a single beam sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6, pp.285-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17347,51 +17347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Grandmottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 5 (2), pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17410,1275 +17410,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue bibliographique - Principales caractéristiques de l'élevage de l'omble chevalier (Salvelinus alpinus L.) en eau douce</w:t>
+                <w:t xml:space="preserve">Principales caracteristiques de l'elevage de l'omble chevalier (Salvelinus alpinus L.) en eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Champigneulle</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 325, pp.47-68. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1992, 325, pp.47-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043374v1</w:t>
+                <w:t xml:space="preserve">hal-02711902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales caracteristiques de l'elevage de l'omble chevalier (Salvelinus alpinus L.) en eau douce</w:t>
+                <w:t xml:space="preserve">The use of geostatistics to analyse data from an echo-integration survey of fish stock in Lake Sainte-Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 13 (4), pp.395-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0165-7836(92)90060-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711902v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of geostatistics to analyse data from an echo-integration survey of fish stock in Lake Sainte-Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 13 (4), pp.395-406. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1992, 13, pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03043385v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of geostatistics to analyse data from an echo-integration survey of fish stock in Lake Sainte-Croix</w:t>
+                <w:t xml:space="preserve">Techniques acoustiques pour la gestion piscicole en lac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 13, pp.395-406</w:t>
+              <w:t xml:space="preserve">Courants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 16, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709261v1</w:t>
+                <w:t xml:space="preserve">hal-02705173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques acoustiques pour la gestion piscicole en lac</w:t>
+                <w:t xml:space="preserve">Revue bibliographique - Principales caractéristiques de l'élevage de l'omble chevalier (Salvelinus alpinus L.) en eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 325, pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1992014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705173v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La truite commune (Salmo trutta L.) dans le Redon, un petit affluent du lac Leman : 1 Caracteristiques de la populaton en place (1983-1987) et premieres donnees sur l'impact des relachers d'alevins nourris.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
+                <w:t xml:space="preserve">The use of geostatistics for abundance estimation by echo integration in lakes: the example of Lake Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Melhaoui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Chautru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 319 (1990-4), pp.181-196</w:t>
+              <w:t xml:space="preserve">Rapports et procés-verbaux des réunions - Conseil International pour l'Exploration de la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709651v1</w:t>
+                <w:t xml:space="preserve">hal-03043405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La truite commune (Salmo trutta L.) dans le Redon, un petit affluent du lac Léman : caractéristiques des géniteurs de truite de lac (1983-1988) et premières données sur l'impact des relâchers d'alevins nourris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
+                <w:t xml:space="preserve">La truite commune (Salmo trutta L.) dans le Redon, un petit affluent du lac Léman : caractéristiques de la population en place (1983-1987) et premières données sur l'impact des relâchers d'alevins nourris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rojas-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 319, pp.197-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae:1990005⟩</w:t>
+              <w:t xml:space="preserve">, 1990, 319, pp.181-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1990004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043425v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of geostatistics for abundance estimation by echo integration in lakes: the example of Lake Annecy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des marquages de truites (LT&gt;8 cm) relachees dans le lac d'Annecy et le Leman de 1964 a 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapports et procés-verbaux des réunions - Conseil International pour l'Exploration de la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990</w:t>
+              <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 319, pp.213-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043405v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La truite commune (Salmo trutta L.) dans le Redon, un petit affluent du lac Léman : caractéristiques de la population en place (1983-1987) et premières données sur l'impact des relâchers d'alevins nourris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
+                <w:t xml:space="preserve">Bilan des marquages de truites (LT &amp;gt; 8 cm) relâchées dans le lac d'Annecy et le Léman de 1964 à 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 319, pp.181-196. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 319, pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1990006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae:1990004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03043422v1</w:t>
+                <w:t xml:space="preserve">hal-03043416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des marquages de truites (LT&gt;8 cm) relachees dans le lac d'Annecy et le Leman de 1964 a 1977</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">La truite commune (Salmo trutta L.) dans le Redon, un petit affluent du lac Leman : 1 Caracteristiques de la populaton en place (1983-1987) et premieres donnees sur l'impact des relachers d'alevins nourris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rojas-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 319, pp.213-223</w:t>
+              <w:t xml:space="preserve">, 1990, 319 (1990-4), pp.181-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703538v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des marquages de truites (LT &amp;gt; 8 cm) relâchées dans le lac d'Annecy et le Léman de 1964 à 1977</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La truite commune (Salmo trutta L.) dans le Redon, un petit affluent du lac Léman : caractéristiques des géniteurs de truite de lac (1983-1988) et premières données sur l'impact des relâchers d'alevins nourris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champigneulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rojas-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 319, pp.213-223. </w:t>
+              <w:t xml:space="preserve">, 1990, 319, pp.197-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae:1990006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/kmae:1990005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043416v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance estimation of Chaoborus larvae and fishes in lake Aydat by echo-integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18729,51 +18729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des pêches de géniteurs d'omble chevalier (Salvelinus alpinus L.) sur la partie française du lac Léman de 1982 à 1987. Premières données sur le pacage lacustre de l'omble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18889,51 +18889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18980,117 +18980,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02724389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (70)</w:t>
+        <w:t xml:space="preserve">Rapport (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des frayères potentielles d’ombles chevalier (Salvelinus umbla) dans le lac de Sainte-Croix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19138,103 +19138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des travaux sur le rôle de la température pour les traits d’histoires de vie de l’omble chevalier (Salvelinus umbla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐raphaël Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CARRTEL INRAE &amp; USMB; Pôle ECLA; UMR RECOVER. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19265,90 +19265,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish-tracker, a user-friendly tool for efficiently processing acoustic camera datasets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Godeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National de Recherche pour l'Agrgriculture, l'Alimentation et l'Environnement (INRAE). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19364,3999 +19364,3995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et forçages anthropiques : quels impacts sur la reproduction de la perche ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyrard Baptiste</w:t>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
+                <w:t xml:space="preserve">Coline Costel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Medoc</w:t>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; CARRTEL. 2024</w:t>
+              <w:t xml:space="preserve">inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684176v1</w:t>
+                <w:t xml:space="preserve">hal-04682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">inrae. 2024</w:t>
+                <w:t xml:space="preserve">Structure en tailles des populations de poissons détectées par caméra acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682522v1</w:t>
+                <w:t xml:space="preserve">hal-04684467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure en tailles des populations de poissons détectées par caméra acoustique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2024, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">carrtel. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684467v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analyse des structures en taille des poissons pêchés et détectés par acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">carrtel. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; CARRTEL; ECLA; INRAE; USMB. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04682229v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des structures en taille des poissons pêchés et détectés par acoustique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Analyse de l’évolution du changement de comportement des perches en lien avec les paramètres environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; CARRTEL; ECLA; INRAE; USMB. 2024</w:t>
+              <w:t xml:space="preserve">INRAE - CARRTEL. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04684232v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation des salmonidés des lacs péri-alpins</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2023, pp.35</w:t>
+                <w:t xml:space="preserve">Changement climatique et forçages anthropiques : quels impacts sur la reproduction de la perche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyrard Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Medoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; CARRTEL. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03918344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+                <w:t xml:space="preserve">Principaux résultats du suivi halieutique concernant la population de corégone du Léman en 2022 - Rapport du groupe de recherche piscicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04682453v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes eDNA-based innovations: Deliverable 3 – Advances in eRNA approaches and other eDNA-based innovations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Phénologie de la reproduction du corégone (Coregonus sp.) à l’aide d’une caméra acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">INRAE; OFB. 2023</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698241v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principaux résultats du suivi halieutique concernant la population de corégone du Léman en 2022 - Rapport du groupe de recherche piscicole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D'ANNECY 2022 - Analyses à long terme des données recueillies et différences de captures entre les deux catégories de pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2023, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836102v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénologie de la reproduction du corégone (Coregonus sp.) à l’aide d’une caméra acoustique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.31</w:t>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04684486v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D'ANNECY 2022 - Analyses à long terme des données recueillies et différences de captures entre les deux catégories de pêcheurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par caméra acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023, pp.55</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835960v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+                <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy : Tendances et défis à venir concernant les services rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cachera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682163v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par caméra acoustique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.26</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04684501v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy : Tendances et défis à venir concernant les services rendus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FISHOLA : Une application smartphone pour une gestion durable de la pêche - Rapport d'étape - Version 3 de l'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04682537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">QuantiFish_Développement de méthodes ADNe quantitatives pour l’étude de la phénologie des poissons en lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04682570v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISHOLA : Une application smartphone pour une gestion durable de la pêche - Rapport d'étape - Version 3 de l'application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Rautureau</w:t>
+                <w:t xml:space="preserve">Réhabilitation des salmonidés des lacs péri-alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04839511v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuantiFish_Développement de méthodes ADNe quantitatives pour l’étude de la phénologie des poissons en lacs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04887692v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2021</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes eDNA-based innovations: Deliverable 3 – Advances in eRNA approaches and other eDNA-based innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2022</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04683395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application smartphone pour une gestion durable de la pêche - Rapport d'étape - Version 2 Bêta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Monet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04839503v1</w:t>
+                <w:t xml:space="preserve">hal-04835948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">FRAI DU CORÉGONE (COREGONUS SP.) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LÉMAN - CAMPAGNE 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2022</w:t>
+              <w:t xml:space="preserve">INRAE. 2022, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835948v1</w:t>
+                <w:t xml:space="preserve">hal-04839989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU CORÉGONE (COREGONUS SP.) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LÉMAN - CAMPAGNE 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">La présence d’îles flottantes végétalisées a-t-elle un effet attractif sur les populations de poissons à l’échelle d’une baie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaussinand Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blanluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2022, pp.15</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; CARRTEL; ECLA; INRAE; USMB. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839989v1</w:t>
+                <w:t xml:space="preserve">hal-04684287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence d’îles flottantes végétalisées a-t-elle un effet attractif sur les populations de poissons à l’échelle d’une baie ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie acoustique : normalisation et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blanluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; INRAE; CARRTEL; ECLA; USMB. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaussinand Maxime</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04684287v1</w:t>
+                <w:t xml:space="preserve">hal-04684314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie acoustique : normalisation et validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">OFB; INRAE; CARRTEL; ECLA; USMB. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684314v1</w:t>
+                <w:t xml:space="preserve">hal-04682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Goulon</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04682469v1</w:t>
+                <w:t xml:space="preserve">hal-04682160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Pré-Article dans revue internationale « EK80 vs EK60 » - continuité des données et amendement norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR CARRTEL; ECLA; INRAE; OFB; OLA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682160v1</w:t>
+                <w:t xml:space="preserve">hal-04699135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-Article dans revue internationale « EK80 vs EK60 » - continuité des données et amendement norme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">UMR CARRTEL; ECLA; INRAE; OFB; OLA. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699135v1</w:t>
+                <w:t xml:space="preserve">hal-04683395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie acoustique : normalisation et validation - Livrable 3 : Test drone et mise en oeuvre en lacs de barrage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Une application smartphone pour une gestion durable de la pêche - Rapport d'étape - Version 2 Bêta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; INRAE; CARRTEL; ECLA; USMB. 2021</w:t>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684324v1</w:t>
+                <w:t xml:space="preserve">hal-04839503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy pour l'année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS SP.) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Suivi de la reproduction de la féra (Coregonus lavaretus) dans le Léman par l'intermédiaire d'une caméra acoustique - Rapport d'étape juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2021, pp.9</w:t>
+              <w:t xml:space="preserve">INRAE - CARRTEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840050v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Goulon</w:t>
+                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS SP.) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04682492v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04682150v1</w:t>
+                <w:t xml:space="preserve">hal-04682492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, INRAE. 2021, pp.183-191</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691087v1</w:t>
+                <w:t xml:space="preserve">hal-04682150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2021, pp.36</w:t>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman, Campagne 2020, INRAE. 2021, pp.183-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835418v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2020, pp.34</w:t>
+              <w:t xml:space="preserve">Inrae. 2021, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835389v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé du suivi environnemental des eaux du lac du Bourget pour l’année 2019 et sur le long terme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie acoustique : normalisation et validation - Livrable 3 : Test drone et mise en oeuvre en lacs de barrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; INRAE; CARRTEL; ECLA; USMB. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Girel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04682620v1</w:t>
+                <w:t xml:space="preserve">hal-04684324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étape - FISHOLA Une application smartphone pour une gestion durable de la pêche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2020, pp.12</w:t>
+              <w:t xml:space="preserve">INRAE. 2020, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839496v1</w:t>
+                <w:t xml:space="preserve">hal-04835389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-acoustique et réservoirs : Validation d’un drone hydroacoustique en réservoir et discrimination de cibles par approche large bande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Résumé du suivi environnemental des eaux du lac du Bourget pour l’année 2019 et sur le long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CARRTEL. 2020</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03145423v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAIE DU CORÉGONE ET DE LA PERCHE DANS LE LÉMAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23381,3150 +23377,3343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDUCTING FISH STUDIES ON LAKE KIVU AND REINFORCEMENT OF PLANKTON CAPACITIES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+                <w:t xml:space="preserve">Rapport d'étape - FISHOLA Une application smartphone pour une gestion durable de la pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Chanez</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] UMR CARRTEL. 2020</w:t>
+                <w:t xml:space="preserve">Antoine Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2020, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145670v1</w:t>
+                <w:t xml:space="preserve">hal-04839496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de la population et de la phénologie de la reproduction de la perche (Perca fluviatilis) dans le Léman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Concastie Gwenaelle</w:t>
+                <w:t xml:space="preserve">Hydro-acoustique et réservoirs : Validation d’un drone hydroacoustique en réservoir et discrimination de cibles par approche large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blanluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CARRTEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04836112v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Girel</w:t>
+                <w:t xml:space="preserve">CONDUCTING FISH STUDIES ON LAKE KIVU AND REINFORCEMENT OF PLANKTON CAPACITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Decourciere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] UMR CARRTEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04682605v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des coefficients des courbes de Von Bertallanfy pour l’étude de la croissance des medakas (expérimental) et des corégones (in situ dans le Léman) en fonction de facteurs biotiques et abiotiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Etude de la dynamique de la population et de la phénologie de la reproduction de la perche (Perca fluviatilis) dans le Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concastie Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] ECLA; UMR CARRTEL. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145647v1</w:t>
+                <w:t xml:space="preserve">hal-04836112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2019</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2020, pp.10</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04840021v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSES RETROSPECTIVES DE LA CROISSANCE DU COREGONE DU LEMAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Utilisation des coefficients des courbes de Von Bertallanfy pour l’étude de la croissance des medakas (expérimental) et des corégones (in situ dans le Léman) en fonction de facteurs biotiques et abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ECLA; UMR CARRTEL. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Derruau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04836126v1</w:t>
+                <w:t xml:space="preserve">hal-03145647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAIE DU CORÉGONE ET DE LA PERCHE DANS LE LÉMAN WHITEFISH AND PERCH SPAWNING IN LAKE GENEVA - CAMPAGNE 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">FRAI DU COREGONE (COREGONUS LAVARETUS) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LEMAN - Campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Concastie</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2019, pp.9</w:t>
+              <w:t xml:space="preserve">INRAE. 2020, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840087v1</w:t>
+                <w:t xml:space="preserve">hal-04840021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">ANALYSES RETROSPECTIVES DE LA CROISSANCE DU COREGONE DU LEMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concastie Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Derruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2019</w:t>
+              <w:t xml:space="preserve">Inrae. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836052v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroacoustiques et réservoirs Validation d'un drone hydroacoustique en réservoir et discrimination de cibles par approche large bande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">FRAIE DU CORÉGONE ET DE LA PERCHE DANS LE LÉMAN WHITEFISH AND PERCH SPAWNING IN LAKE GENEVA - CAMPAGNE 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Concastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR CARRTEL; ECLA. 2019</w:t>
+              <w:t xml:space="preserve">INRAE. 2019, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145739v1</w:t>
+                <w:t xml:space="preserve">hal-04840087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SUIVI HALIEUTIQUE DU LAC D’ANNECY 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03356897v1</w:t>
+                <w:t xml:space="preserve">hal-04836052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation, suivi Didson</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">Hydroacoustiques et réservoirs Validation d'un drone hydroacoustique en réservoir et discrimination de cibles par approche large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blanluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CARRTEL; ECLA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357153v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Azam</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+                <w:t xml:space="preserve">hal-03356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A : Dynamique fluviale : Flux hydriques, sédimentaires et chimiques et Géormorphologie - B : Biocénoses aquatiques : Suivi des flux migratoires de poissons par Hydroacoustique (DIDSON) et Caractérisation biologique et toxicologique de la population de poissons dans la retenue de Vezins [Rapport d'étape annuel 2014 - Programme Sélune Phase pré-arasement]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation, suivi Didson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Gonidec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2015, pp.96</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378202v1</w:t>
+                <w:t xml:space="preserve">hal-03357153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A : Biocénose : suivi des flux migratoires de poissons par hydroacoustique (DIDSON) B : Géomorphologie, flux (sédimentaires, hydriques et chimiques) et relation avec les habitats [Rapport d'étape annuel 2014 - Programme Sélune Phase pré-arasement]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2014, pp.50</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378760v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du lac du Bourget : année 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A : Dynamique fluviale : Flux hydriques, sédimentaires et chimiques et Géormorphologie - B : Biocénoses aquatiques : Suivi des flux migratoires de poissons par Hydroacoustique (DIDSON) et Caractérisation biologique et toxicologique de la population de poissons dans la retenue de Vezins [Rapport d'étape annuel 2014 - Programme Sélune Phase pré-arasement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jacquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Espinat</w:t>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.200</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2015, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02600765v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 3ème année - Décembre 2014]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi scientifique du lac du Bourget : année 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Forget</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">S. Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ONEMA; INRA. 2014, pp.64</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03385236v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du lac du Bourget année 2012 : rapport du suivi (mai 2013)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Colon</w:t>
+                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 3ème année - Décembre 2014]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Girel</w:t>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.226</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ONEMA; INRA. 2014, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599364v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Aire Marine Protégée communautaire de Bamboung (Sine Saloum) : Synthèse 2003 – 2011</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
+                <w:t xml:space="preserve">A : Biocénose : suivi des flux migratoires de poissons par hydroacoustique (DIDSON) B : Géomorphologie, flux (sédimentaires, hydriques et chimiques) et relation avec les habitats [Rapport d'étape annuel 2014 - Programme Sélune Phase pré-arasement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Laë</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRD. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2014, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483073v2</w:t>
+                <w:t xml:space="preserve">hal-03378760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t>
+                <w:t xml:space="preserve">Suivi scientifique du lac du Bourget année 2012 : rapport du suivi (mai 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Forget</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thieulle</w:t>
+                <w:t xml:space="preserve">S. Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385156v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape décembre 2012]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Aire Marine Protégée communautaire de Bamboung (Sine Saloum) : Synthèse 2003 – 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Béhagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thieulle</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03385018v1</w:t>
+                <w:t xml:space="preserve">hal-01483073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Colon</w:t>
+                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811070v1</w:t>
+                <w:t xml:space="preserve">hal-03385156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des fonds lacustres par hydroacoustique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.28</w:t>
+                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape décembre 2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594637v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la nature des substrats lacustres par hydroacoustique</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.21</w:t>
+                <w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594638v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des resssources halieutiques dans les lacs Tunisiens par Echosondage : application aux retenues de barrages de Siliana et Masri (Tunisie Septentrional).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Toujani</w:t>
+                <w:t xml:space="preserve">Classification des fonds lacustres par hydroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02821291v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'abondance du stock de Limnothrissa miodon dans le lac Kivu au cours de deux campagnes : février et juillet 2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la nature des substrats lacustres par hydroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gevrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2009</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02816562v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des études piscicoles effectuées sur le lac du Bourget entre 2003 et 2005</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des resssources halieutiques dans les lacs Tunisiens par Echosondage : application aux retenues de barrages de Siliana et Masri (Tunisie Septentrional).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Djemali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Toujani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Degiorgi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02819846v1</w:t>
+                <w:t xml:space="preserve">hal-02821291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude hydroacoustique de l’ichtyofaune du lac de Gérardmer. Campagne 2005</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de l'abondance du stock de Limnothrissa miodon dans le lac Kivu au cours de deux campagnes : février et juillet 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
+              <w:t xml:space="preserve">[0] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02821228v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of geostatistics to fisheries acoustics : example of test3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des études piscicoles effectuées sur le lac du Bourget entre 2003 et 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ICESCM--1990/D:34, 1990</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02847717v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude hydroacoustique de l’ichtyofaune du lac de Gérardmer. Campagne 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of geostatistics to fisheries acoustics : example of test3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ICESCM--1990/D:34, 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la petite propriété forestière en zone rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buttoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elyakime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Etude P.E. 191, Commission des communautés européennes - Direction générale de l'agriculture. 1978, 298 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26534,3742 +26723,3742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ice to heat: variation in phenotypic and transcriptomic response of Arctic Charr populations from contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaEcOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative eDNA-based method to monitor whitefish spawning in lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of environmental and fishing pressures on the dynamics of European whitefish in five peri-alpine lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic camera, a non-invasive approach to monitor whitefish spawning phenology in the shallow water areas of peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the ecology of Hemimysis anomala, an invasive small pelagic crustacean alien, in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gérard Thouzeau - Station Biologique de Roscoff - France, May 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spawning activity of whitefish in a peri-alpine lake using an acoustic camera</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the analysis of riverine acoustic camera data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583294v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting perch reproduction phenology in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concastie Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">PERCIS V - 5th Percid Fish International Symposium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961108v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting perch reproduction phenology in response to climate change</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERCIS V - 5th Percid Fish International Symposium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">IAL-IPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583315v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spawning activity of whitefish in a peri-alpine lake using an acoustic camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAL-IPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">Advances in the analysis of riverine acoustic camera data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823922v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projecting thermal stratification and hypolimnetic oxygen conditions by coupling paleolimnological and 1D lake model approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major biomass fluctuations in lake food webs – An example in the peri-alpine Lake Annecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference of the European Large Lakes Symposium (ELLS) / Conference of the International-Association-for-Great-Lakes-Research (IAGLR) - Big Lakes - Small World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Evian, France. pp.798-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a cold water species – the Arctic charr (Salvelinus alpinus) – to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandrina Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a low cost single beam echosounder: In situ trials in a shallow water coral reef habitat with verification by video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Betanzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heriberto Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servando Valle Rafael Tizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE/OES Acoustics in Underwater Geosciences Symposium (RIO Acoustics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2015.7473629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse des processus aux applications ressources halieutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Réflexion-prospective. Préparation SSD EFPA. Défi 2 : Caractériser et optimiser les services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Chantriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic surveys as contribution to the study of spawning aggregations of Nassau Grouper (Epinephelus striatus) in the Yucatan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/OES Acoustics in Underwater Geosciences Symposium (RIO Acoustics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial bloom: trophic dead-ends or unexpected dietary bonus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Alpine Lakes Observatory (ALO): a tool for assessing the effects of the global change on lake ecology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+                <w:t xml:space="preserve">The use and standardisation of hydroacoustics for the assessment of fish populations in lakes and reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Winfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Emmrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atle Rustadbakken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS7 - Ecological assessment of lakes, rivers and reservoirs : water quality management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 0 p</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807077v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use and standardisation of hydroacoustics for the assessment of fish populations in lakes and reservoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Emmrich</w:t>
+                <w:t xml:space="preserve">The French Alpine Lakes Observatory (ALO): a tool for assessing the effects of the global change on lake ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atle Rustadbakken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 23 p</w:t>
+              <w:t xml:space="preserve">SEFS7 - Ecological assessment of lakes, rivers and reservoirs : water quality management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808548v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR and quantitative-PCR to analyse prey-specific cladocerans feeding: optimisation of Planktothrix detection in Daphnia diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Savichtcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24 - Distribution spatiale journalière du corégone lors d'un bloom de Planktothrix rubescens : une voie directe d'accumulation de microcystine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadel-Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de la nature des fonds lacustres par hydroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gevrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par hydroacoustique du stock de Limnothrissa Miodon, sardine du Tanganyika introduite dans le lac Kivu (Afrique de l'est)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Darchambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Masilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échantillonnage du peuplement pisciaire d’un grand lac : le cas du lac du Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deceliere-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la biomasse piscicole dans la retenue de Sidi-Saad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Djemali</w:t>
+                <w:t xml:space="preserve">Measuring acoustic-target force of two species of the Lutjanidae and Haemulidae family ( Pargo criollo, Lutjanus analis and Ronco amarillo, Haemulon sciurus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Caballero Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mrabet</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées biologiques de ASTB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisie. n.p</w:t>
+              <w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819786v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring acoustic-target force of two species of the Lutjanidae and Haemulidae family ( Pargo criollo, Lutjanus analis and Ronco amarillo, Haemulon sciurus)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of acoustic practices in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t>
+              <w:t xml:space="preserve">1. EIFAC Acoustics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Warham, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754784v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of acoustic practices in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative fish schools morphology, swimming speed and behaviour in two shallow water lagoon channels, observed at short range by multibeam sonar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice. Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Caballero Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. EIFAC Acoustics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Warham, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816823v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acoustic multifrequency approach as a help to the description of the ecosystems'components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative fish schools morphology, swimming speed and behaviour in two shallow water lagoon channels, observed at short range by multibeam sonar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.L. Caballero Pinzon</w:t>
+                <w:t xml:space="preserve">Evaluation de la biomasse piscicole dans la retenue de Sidi-Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Djemali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bach</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t>
+              <w:t xml:space="preserve">17. Journées biologiques de ASTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisie. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752510v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'un stock de perches (Perca fluviatilis) dans le lac du Bourget à l'aide de deux approches différentes : les statistiques de pêches et l'hydroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deceliere-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques : analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guennegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working group on small pelagic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Malaga, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques: Analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guennegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENERAL FISHERIES COMMISSION FOR THE MEDITERRANEAN GFCM Scientific Advisory Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Malaga, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of migrating fish crossing the Beaucaire-Vallabrègues lock on the Rhône River (France), using a split-beam sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30285,1204 +30474,1204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Seattle, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish population migrations in estuary (Sine-Saloum) using horizontal split-beam transducer during daily cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shallow water fisheries sonar workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shad migrations in a lock using horizontal split-beam transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Therry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shallow water fisheries sonar workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariations spatiales des descripteurs du milieu et de la biomasse dans un petit lac eutrophe ( approche portant sur 54 stations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque de l' U.O.F.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des méthodes acoustiques mobiles en milieu peu profond (5m). Exemple de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrés International Limnologie-Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la préparation des poissons par échosondage lors d'un cycle de 48 heures. Lac de Villerest, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desmolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrés International Limnologie-Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations horizontales observées chez les rotifères planctoniques au cours d'une campagne multiparamètres sur le lac de Nantua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Clere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès International Limnologie-Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations trophiques zooplancton-poissons dans le lac Leman : premiere approche de l'alimentation des larves de Coregonus lavaretus en conditions naturelles et semi-naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rojas-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tunowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conference internationale des limnologues d'expression francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Morges, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilite horizontale des sels nutritifs et des biomasses planctoniques dans le Leman : incidence de la bise en periode de faible stabilite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conference internationale des limnologues d'expression francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Morges, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La truite commune (Salmo trutta L.) dans le Redon, un petit affluent du lac Leman : 1 Caracteristiques de la populaton en place (1983-1987) et premieres donnees sur l'impact des relachers d'alevins nourris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rojas-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque truite commune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1988, Le Paraclet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des marquages de truites (LT&amp;gt;8 cm) relachees dans le lac d'Annecy et le Leman de 1964 a 1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Truite commune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Le Paraclet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des structures spatio-temporelles des populations de poissons du leman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du C.N.R.S. Biologie des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1986, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31492,1304 +31681,1304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A century of isolation in contrasting environments drives evolutionary divergence in a small population of salmonids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P02.063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic cameras, a non-invasive approach to monitor whitefish phenology in lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES. Working Group of Fisheries Acoustics, Science and Technology (WGFAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Plouzané, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of whitefish embryos to thermal stress diverges between perialpine populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor R Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC). 25-29 Septembre 2023, Evian-les-bains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of salmonids in peri-Alpine lakes during the eutrophication period: the socio-economic impacts of participatory research involving scientists and fishermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian les Bains, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mills cross multi split-beam processing for assessment of target strengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehei Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lamouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Fisheries and Plankton Acoustics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis between recreational and commercial fisheries of whitefish (Coregonus lavaretus) in Lake Annecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Capretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian les Bains, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrony in whitefish stock dynamics: disentangling the effects of local drivers and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiklacz Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrod Ethan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocquet Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evian-Les-Bains, France. 82, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/jlimnol.2023.2134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the short-time scale swarm behavior of Hemimysis anomala using a high-resolution acoustic video camera.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A multi-faceted approach to determine the importance of Hemimysis anomala in the diet of the Eurasian perch (Perca fluviatilis) in Lake Geneva.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Rautureau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Days of Limnology and Oceanography (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Corte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394575v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-faceted approach to determine the importance of Hemimysis anomala in the diet of the Eurasian perch (Perca fluviatilis) in Lake Geneva.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the short-time scale swarm behavior of Hemimysis anomala using a high-resolution acoustic video camera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Days of Limnology and Oceanography (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Corte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394519v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative eDNA-based method to monitor spawning activity of two emblematic fish species in lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNAQUA2021 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic charr (Salvelinus alpinus) in a changing world: a review of individual and multiple pressures with an emphasis on climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd-Terje Sandlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Reist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32808,445 +32997,445 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Charr Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tromsø, Norway. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic lakebed classification using sonar5-pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gevrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of fish populations in lakes: towards a standardization of hydroacoustical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Godlewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deceliere-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Doroszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEAFACTS Symposium on the Ecosystem Approach Fisheries Acoutics Complementary Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bergen, Norway. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish population surveys in estuaries : a comparison between acoustic at moored stations and purse seine surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico. EPOMEX Center- Universidad Autonoma de Campeche, 2006, International Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries Program/Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish population surveys in estuaries: a comparison between acoustic at moored stations and purse seine surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33291,573 +33480,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Ecosystems: Towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary of purse seine sampling and shallow waters hydroacoustics in the study of an estuary fish community : the example of the Gambia river (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic surveys in the Yucatan (Mexico) slope as contribution to the study of spawning aggregations of Nassau grouper ( Epinephelus striatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero-Pinzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Linures Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the costal area in the fish stock estimation : comparison of acoustical data from 40-20 m depth area obtained from an oceanographic vessel with the ones from the 30-5 m depth with a shallow draught boat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guennegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liorzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution of fish populations in a tropical estuary (Orinoco Delta, Venezuela)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Achury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring anthropized aquatic ecosystems using acoustics : the case of fisheries and marine culture grounds along the french Mediterranean coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanguinède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gerlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guennegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33867,433 +34056,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy Tendances et défis à venir concernant les services rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M V Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BD sur la phénologie de la reproduction des corégones et de l’utilisation d'une caméra acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12329.06247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment sont étudiées les populations de poissons du lac d’Annecy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the European hydroacoustic standard on fish abundance estimation (EN 15910) Survey experiences from three European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Axenrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Riha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tušer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Sandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34303,385 +34492,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation des salmonidés des lacs péri-alpins : pacage lacustre. Une recherche participative impliquant des scientifiques et des pêcheurs (version courte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation des salmonidés des lacs péri-alpins : pacage lacustre. Une recherche participative impliquant des scientifiques et des pêcheurs (version longue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPOPSIS -Impact sur les populations de poissons du Léman des campagnes sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hydro-acoustique, une méthode d'échantillonage non invasive des populations de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34691,147 +34880,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and Ecological Responses of an Invasive Freshwater Mussel to Noise Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Casole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saint Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34841,472 +35030,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaprogramme Inra Ecoserv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.156, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands lacs à l'épreuve de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. Éditions Quae, pp.144, 2020, Enjeux sciences, 9782759235209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration des aloses (Alosa fallax rhodanensis) dans l'écluse de Beaucaire-Vallabregues étudiée par un sondeur acoustique à faisceaux partagés : Synthèse des campagnes 1996-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Therry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la migration des aloses. Utilisation des techniques acoustiques. Campagne 98</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme d'automatisation de l'acquisition des données acoustiques lors des éclusées à poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35315,73 +35504,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la migration des aloses. Utilisation des techniques acoustiques. Campagne 97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35390,963 +35579,963 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de l'omble chevalier (Salvelinus alpinus) en piscicultures de production et expérimentale</w:t>
+                <w:t xml:space="preserve">Utilisation des techniques acoustiques dans l'étude des migrations des populations de poissons en estuaire (Sine-Saloum, Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">37 p., 1996</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">24 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834898v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la migration des aloses. Utilisation des techniques acoustiques. campagne 1996</w:t>
+                <w:t xml:space="preserve">Campagne d'échosondage sur le lac D'Aiguebelette. (Octobre 1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">64 p., 1996</w:t>
+              <w:t xml:space="preserve">30 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839679v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des techniques acoustiques dans l'étude des migrations des populations de poissons en estuaire (Sine-Saloum, Sénégal)</w:t>
+                <w:t xml:space="preserve">Elevage de l'omble chevalier (Salvelinus alpinus) en piscicultures de production et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">24 p., 1996</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834902v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne d'échosondage sur le lac D'Aiguebelette. (Octobre 1995)</w:t>
+                <w:t xml:space="preserve">Etude de la migration des aloses. Utilisation des techniques acoustiques. campagne 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Therry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 p., 1996</w:t>
+              <w:t xml:space="preserve">64 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836392v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme pilote et recherches appliquées au pacage lacustre de salmonidés (Octobre 1994). Rapport final des travaux sur l'omble chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rojas Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">61 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe pisciculture d'omble chevalier : suivi technique 1991-1992</w:t>
+                <w:t xml:space="preserve">Utilisation de l'échosondage dans l'étude des populations piscicoles du Sine-Saloum (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">30 p., 1993</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845191v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'échosondage dans l'étude des populations piscicoles du Sine-Saloum (Sénégal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des campagnes automnales d'échosondage et chalutage sur le lac d'Annecy (1986-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 p., 1993</w:t>
+              <w:t xml:space="preserve">15 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848399v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des campagnes automnales d'échosondage et chalutage sur le lac d'Annecy (1986-1992)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">Applicabilité des méthodes acoustiques en milieu peu profond : exemple de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">15 p., 1993</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846747v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02851825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité des méthodes acoustiques en milieu peu profond : exemple de la Seine</w:t>
+                <w:t xml:space="preserve">Groupe pisciculture d'omble chevalier : suivi technique 1991-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">21 p., 1993</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02851825v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des techniques dans un fleuve : échosondage sur la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme pilote et recherches appliquées au pacage lacustre de salmonidés. (octobre 1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rojas Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">78 p., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme pilote et recherches appliquées au pacage lacustre de salmonidés (rapport intermédiaire, Octobre 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -36355,382 +36544,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 p., 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement des pêcheries lacustre en Rhône - Alpes. Développement du pacage lacustre de salmonidés. Problématique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky-Francois Wojtenka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10 p., 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02856607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des programmes utilisés en échointègration à la Station d'Hydrobiologie Lacustre de Thonon-les-Bains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">Résultats de la campagne d'échointégration faite sur le lac d'Annecy du 14 au 17 octobre 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">16 p., 1987</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02857331v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02856309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de la campagne d'échointégration faite sur le lac d'Annecy du 14 au 17 octobre 1986</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">Description des programmes utilisés en échointègration à la Station d'Hydrobiologie Lacustre de Thonon-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">56 p., 1987</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">16 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02856309v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02857331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Carrtel, une UMR d’écologie lacustre face au concept de service écosystémique. Enjeux et interrogations, démarches et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -36749,132 +36938,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-102, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STANDARDISATION OF HYDROACOUSTIC TECHNIQUES FOR FISH IN FRESH WATERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Hateley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clabburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Drastik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Godlewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36897,720 +37086,720 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John S. Papadakis; Leif Bjørnø. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Underwater Acoustics Conference and Exhibition Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1595-1600, 2013, 978-618-80725-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishes : diversity and fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Snoeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kaningini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Masilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Nyina-Wanwiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Kivu, Limnology and biogeochemistry of a tropical great lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 190 p., 2012, Aquatic Ecology Series, 978-94-007-4242-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic approaches to fish stock assesment in lake Baïkal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliy.V. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey B. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey M. Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey I. Degtev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroacoutic surveys of Baïkal omul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World practice in applying hydroacoustic approache to study the distribution, abundance and biomass of pelagic fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriy I. Kudryavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Gosta Rudstam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Gosta Rudstam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey I. Degtev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya G. Melnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroacoustic surveys of Baïkal omul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal and vertical distribution of Omul in spring : effective hydroacoustic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoliy M. Mamontov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya S. Smirnova-Zalumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Degtyarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V. Dzyuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Khanaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroacoustic surveys of Baïkal omul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydroacoustique, Méthode d'étude de la distribution spatiale et de l'abondance des peuplements de poissons lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion piscicole des grands plans d'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2001, Hydrobiologie et Aquaculture, 2-7380-0946-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of geostatistics for abundance estimation by echo integration in lakes: the example of lake Annecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports et proces verbaux des reunions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil International pour l'exploration de la mer, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37620,153 +37809,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HABILITATION A DIRIGER DES RECHERCHES UNIVERSITÉ DE GRENOBLE Du peuplement piscicole au banc de poissons : une approche acoustique multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. UGA (Université Grenoble Alpes), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04583451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du peuplement piscicole au banc de poisson : une approche acoustique multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Joseph Fourier (Grenoble 1), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02808916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37776,51 +37965,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des structures ichtyaires et planctoniques de grands lacs subalpins profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37829,51 +38018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37883,114 +38072,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des stocks pisciaires lacustres par echointegation : problemes methodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02850866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId921"/>
+      <w:footerReference w:type="default" r:id="rId924"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -38058,51 +38247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95A2F147"/>
+    <w:nsid w:val="4498E569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38289,51 +38478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-guillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0116-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16852919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R. Stewart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karjalainen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2023.102250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerfand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Le Quinio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3424909" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15663" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273588" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106708" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7296" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02745-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04089044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Caballero Pinzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blanluet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gastauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimardias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750360v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12659" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tu&#353;er" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Rustadbakken" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mehner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053340v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0310" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Rohr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.913954" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ombredane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#228;kinen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo J Marjom&#228;ki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04648-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane O'Rourke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus Visser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cottet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3420" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480372v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Ibelings" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavanchy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1544" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent&#8208;falquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10422" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vonlanthen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2020011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoboun Kue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descloux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00583-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562100v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2020001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Loayza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis La Cruz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tessier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masilya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Mudakikwa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzana" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982057v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Kelly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg Moore" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dillane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02887-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goulon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-020-00206-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Axenrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Balk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.112" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guenn&#233;gan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2019.1601157" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043457v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-434-005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Loheac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059879ar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-431-007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02279169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13996" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Frantz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4391" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133758v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626962v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Drastik" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Godlewska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clabburn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubecka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10202" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043505v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudouin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043511v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/n.fish.2017.v2.i5.06" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13341" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607278v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.03.096" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629807v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.113-130" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641443v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Godlewska" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Izydorczyk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kaczkowski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronis&#322;aw D&#322;ugoszewski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.06.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLHJ2ZR6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Djemali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Yule" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF15249" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483276v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guedant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2015.1112766" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043541v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy Camet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Ha&#239;dara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dei-Cas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210252v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bbalk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5268/IW-4.4.733" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12071" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4Z0T1BF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.01.023" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1S54V0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651376v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori M. Evrard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12192" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXQ0QPCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieulle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.02.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47BMNX0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599075v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Albaret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.022" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XN6TNLQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597470v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmrich" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Winfield" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rustadbakken" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verges" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646097v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchambeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masilya Mulungula" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2012.05.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011104" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/588C822C488EB8DF5863BB2D4870F3434FF2D8C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595859v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gevrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475721.2011.565803" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642736v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00607866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. C. Pinzon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-011-9409-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667978v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.322" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667984v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00419.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4VRTQH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661328v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669454v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.09.007" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3D6BRQH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659301v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Doroszczyk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronislaw Dlugoszewski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verges" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2008.09.015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSWVCNXM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665079v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deceliere-Verg&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Bortoli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2009.04.012" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9G0Q8PC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939678v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. E. Linares" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. P. Caballero" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Sierra" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. J. Hernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592238v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deceliere Verg&#232;s" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667948v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Toujani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-008-9215-6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZWN9C05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667576v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Achury" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Hernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guaiquiri&#225;n" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008005" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043811v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Col&#243;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657428v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cardenas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495441v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coll" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.10.005" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GK9HT6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043216v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verg&#232;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.200710948" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP87GZHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658202v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006011" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668014v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guennegan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bigot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liorzou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.10.016" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661132v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043831v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Angeli" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665451v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675113v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arzelier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675913v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00042-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043278v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Pinel-Alloul" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673044v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694295v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(00)01058-5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043293v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687679v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutilleul" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043300v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutilleul" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693445v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043334v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebourges" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(99)80026-6" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692537v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686348v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebourges" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697028v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043323v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Colon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998053" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687715v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043310v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582911v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706893v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043358v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrr.3450090205" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WSPLZGG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702275v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703474v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706496v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degiorgi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandmottet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043374v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champigneulle" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1992014" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711902v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043385v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brun" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7836(92)90060-7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBBXC3BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709261v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705173v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709651v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melhaoui" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas-Beltran" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043425v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1990005" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043405v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043422v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1990004" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703538v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Laurent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043416v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1990006" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720482v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jamet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043435v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michoud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1988008" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724389v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033066v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012315v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godeaux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684467v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682229v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684232v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918344v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698241v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836102v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684486v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835960v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684501v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682570v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839511v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887692v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683395v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839503v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835948v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839989v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684287v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussinand Maxime" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684314v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699135v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684324v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682588v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835418v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835389v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839496v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145423v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145670v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Decourciere" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836112v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840087v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Concastie" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836052v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145739v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378760v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600765v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385236v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599364v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385018v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811070v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594637v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594638v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821291v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816562v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819846v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Raymond" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821228v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847717v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189344v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttoud" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouton" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888566v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462993v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250977v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583294v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583315v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817336v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Itier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15440" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595430v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043125v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Betanzos" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servando Valle Rafael Tizol" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473629" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603781v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043783v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linares" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerlotto" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683993" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807077v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808548v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Winfield" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Emmrich" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752806v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758146v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchambeaud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masilya" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Descy" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756508v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819786v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mrabet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754784v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Linares" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Caballero Pinzon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sierra" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hernandez" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816823v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752638v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752510v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice. Brehmer" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762092v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761019v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789920v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guennegan" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838873v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837023v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840128v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Mennella" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Therry" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773751v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778016v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776598v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmolles" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776399v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clere" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777271v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tunowski" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775823v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850319v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847531v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783211v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227448v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684542v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583466v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Charles" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463113v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463131v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zanella" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capretti" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583331v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiklacz Alain" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrod Ethan" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Thomas" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394575v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394519v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888600v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798071v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd-Terje Sandlund" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reist" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594654v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816987v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754428v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sow" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495227v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828470v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Albaret" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827681v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero-Pinzo" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linures Perez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830702v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830580v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cardenas" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achury" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832378v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582682v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12329.06247" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043499v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043526v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Riha" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Sandin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968419v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937192v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847819v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816536v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537115v2" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;taprogramme Inra Ecoserv" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837004v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841336v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839081v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839928v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834898v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839679v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834902v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836392v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846615v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas Beltran" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845191v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848399v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846747v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851825v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852472v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845330v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845204v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856607v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky-Francois Wojtenka" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857331v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856309v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Meng" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503324v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch09" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043781v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hateley" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808565v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Snoeks" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kaningini" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nyina-Wanwiza" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822826v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy.V. Smirnov" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey B. Popov" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Goncharov" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bondarenko" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey I. Degtev" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818634v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy I. Kudryavtsev" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gosta Rudstam" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya G. Melnik" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818260v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy M. Mamontov" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya S. Smirnova-Zalumi" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Degtyarev" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Dzyuba" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Khanaev" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831400v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843153v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04583451v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808916v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835603v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850866v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-guillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0116-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16852919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;rapha&#235;l Lubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis&#8208;doyelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71907" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2023.102250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerfand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Raymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14208" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Dobosenski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J Isaac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Le Quinio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3424909" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15663" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R. Stewart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Karjalainen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106708" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2023.2134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273588" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106237" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04089044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Caballero Pinzon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091463" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12659" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tu&#353;er" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Rustadbakken" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mehner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blanluet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gastauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimardias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0087" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0310" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Rohr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.913954" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02745-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322203v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor R Stewart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#228;kinen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo J Marjom&#228;ki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04648-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandrina Mari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0256" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane O'Rourke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred W&#252;est" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Ibelings" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavanchy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1544" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus Visser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cottet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent&#8208;falquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10422" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ombredane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vonlanthen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2020011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Loayza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis La Cruz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoboun Kue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descloux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00583-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2020001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tessier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masilya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Mudakikwa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Kelly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg Moore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dillane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02887-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goulon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-020-00206-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Axenrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Balk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.112" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guenn&#233;gan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2019.1601157" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043471v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Loheac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059879ar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043457v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-434-005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-431-007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02279169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13996" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Frantz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4391" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Noges" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juta Haberman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain J&#228;rvalt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1640" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133758v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/n.fish.2017.v2.i5.06" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13341" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607877v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.03.096" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Drastik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Godlewska" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clabburn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubecka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10202" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629807v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.113-130" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641443v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Godlewska" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Izydorczyk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kaczkowski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronis&#322;aw D&#322;ugoszewski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.06.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLHJ2ZR6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Djemali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Yule" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF15249" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483276v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guedant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2015.1112766" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043541v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy Camet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Ha&#239;dara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dei-Cas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629688v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Eckmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Stockwell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.611108" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210252v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bbalk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5268/IW-4.4.733" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12071" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4Z0T1BF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.01.023" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1S54V0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210190v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieulle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.02.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47BMNX0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651376v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori M. Evrard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12192" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXQ0QPCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Albaret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.022" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XN6TNLQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597470v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmrich" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Winfield" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rustadbakken" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verges" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646097v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchambeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masilya Mulungula" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2012.05.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulain" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gevrey" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475721.2011.565803" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642736v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667978v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.322" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00607866v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. C. Pinzon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-011-9409-3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651369v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2011104" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/588C822C488EB8DF5863BB2D4870F3434FF2D8C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667984v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00419.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4VRTQH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661328v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669454v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.09.007" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3D6BRQH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deceliere-Verg&#232;s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Bortoli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2009.04.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9G0Q8PC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. E. Linares" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. P. Caballero" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Sierra" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. J. Hernandez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660468v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiblinger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my D. Tadonleke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9877-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19DXNZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592238v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deceliere Verg&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667948v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Toujani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-008-9215-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZWN9C05-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Doroszczyk" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronislaw Dlugoszewski" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verges" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2008.09.015" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSWVCNXM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667576v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Achury" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Hernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guaiquiri&#225;n" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2008005" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043811v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Col&#243;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656131v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cardenas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495441v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coll" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.10.005" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GK9HT6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043216v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verg&#232;s" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.200710948" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP87GZHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657428v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661132v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ang&#233;li" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Angeli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665451v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668014v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guennegan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bigot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liorzou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.10.016" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006011" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675913v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00042-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675113v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arzelier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043278v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Pinel-Alloul" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673044v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694295v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(00)01058-5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043293v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687679v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutilleul" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043300v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutilleul" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693445v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043334v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebourges" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(99)80026-6" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692537v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686348v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebourges" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697028v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043323v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Colon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998053" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687715v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043310v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582911v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706893v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043358v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrr.3450090205" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WSPLZGG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702275v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703474v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706496v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degiorgi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandmottet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711902v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043385v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brun" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7836(92)90060-7" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBBXC3BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709261v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705173v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043374v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champigneulle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1992014" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043405v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043422v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melhaoui" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas-Beltran" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1990004" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703538v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Laurent" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043416v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1990006" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709651v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043425v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1990005" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720482v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jamet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043435v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michoud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1988008" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724389v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033075v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033066v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012315v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godeaux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684467v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682229v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684232v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568002v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836102v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684486v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835960v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684501v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682570v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839511v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887692v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918344v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698241v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835948v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839989v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684287v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussinand Maxime" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684314v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699135v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683395v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839503v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Monet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682588v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546122v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840050v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691087v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835418v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684324v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835389v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691088v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839496v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145423v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145670v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Decourciere" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836112v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concastie Gwenaelle" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840021v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836126v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Derruau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840087v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Concastie" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836052v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145739v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357153v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600765v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385236v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378760v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599364v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385018v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811070v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594637v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594638v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821291v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816562v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819846v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Raymond" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821228v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847717v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189344v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttoud" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouton" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209204v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888566v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583389v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462993v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250977v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583315v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583294v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817336v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Itier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15440" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595430v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garaud" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043125v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Betanzos" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servando Valle Rafael Tizol" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473629" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603781v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043783v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linares" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerlotto" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683993" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808548v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Winfield" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Emmrich" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807077v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752806v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758146v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchambeaud" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masilya" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Descy" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756508v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754784v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Linares" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Caballero Pinzon" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sierra" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hernandez" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816823v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752510v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice. Brehmer" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752638v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819786v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mrabet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762092v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761019v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789920v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guennegan" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838873v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837023v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840128v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Mennella" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Therry" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773751v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778016v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776598v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmolles" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776399v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clere" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777271v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balvay" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tunowski" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775823v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850319v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847531v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783211v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227448v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684542v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583466v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Charles" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463113v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463131v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zanella" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capretti" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583331v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiklacz Alain" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrod Ethan" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Thomas" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394519v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394575v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888600v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798071v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd-Terje Sandlund" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reist" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594654v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816987v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754428v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sow" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495227v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828470v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Albaret" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827681v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero-Pinzo" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linures Perez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830702v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830580v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cardenas" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achury" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832378v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582682v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12329.06247" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043499v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043526v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Riha" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Sandin" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968419v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937192v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847819v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816536v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537115v2" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;taprogramme Inra Ecoserv" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837004v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841336v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839081v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839928v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834902v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836392v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834898v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839679v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846615v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas Beltran" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848399v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846747v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851825v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845191v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852472v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845330v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845204v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856607v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky-Francois Wojtenka" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856309v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Meng" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857331v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503324v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch09" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043781v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hateley" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808565v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Snoeks" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kaningini" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nyina-Wanwiza" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822826v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy.V. Smirnov" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey B. Popov" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Goncharov" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bondarenko" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey I. Degtev" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818634v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy I. Kudryavtsev" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gosta Rudstam" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya G. Melnik" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818260v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy M. Mamontov" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya S. Smirnova-Zalumi" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Degtyarev" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Dzyuba" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Khanaev" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831400v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843153v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04583451v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808916v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835603v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850866v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>