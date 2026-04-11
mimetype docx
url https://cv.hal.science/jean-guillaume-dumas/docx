--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:36.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Guillaume Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UGA, directeur du LJK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in-place accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102523. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 105 (102090), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2025.102090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216121v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives DeFi market returns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Şoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (101786), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2023.101786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497369v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalPKI: An Interoperable and IoT Friendly PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 990, pp.224-252. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11039-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Protocols for Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix multiplication over word-size modular rings using approximate formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3-20), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2829947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's fully private auction protocol revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on security and high performance computing systems, 23 (5), pp.587-610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-150535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Newton-Raphson iteration for multiplicative inverses modulo prime powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (8), pp.2106-2109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736701v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse approaches for the exact distribution of patterns in long state sequences generated by a Markov source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 479, pp.22-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492738v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.93.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duality between exceptions and states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.719-722. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129511000752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank properties of subspaces of symmetric and Hermitian matrices over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.504-520. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian effect categories are Freyd-categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.272-293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369328v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (7), pp.823-840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspaces of matrices with special rank properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (1), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rayons des permutations spirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (4), pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447415v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Quenines et leur représentation spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184 (4), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188240v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the coefficients of the characteristic and minimal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities in Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), art. 31, 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086820v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial time algorithms computing industrial-strength primitive roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2005.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002828v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parallel block algorithms for exact triangularizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (11), pp.1531-1548. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00161-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Efficient Sparse Integer Matrix Smith Normal Form Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1-2), pp.71-99. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsco.2001.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Communication Unbalanced Private Set Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.107-135, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95764-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475604v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place fast polynomial modular remainder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979016v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place accumulation of fast multiplication formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.16-25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167499v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of (I)DeFiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the French Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analyses of the crypto-market: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Complexity, Informatics and Cybernetics (IMCIC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institution of Informatics and Systemics, Mar 2021, Orlando, United States. pp.30--37, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4762603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112920v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Physical Zero-Knowledge Proof for Norinori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Mizuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Computing and Combinatorics Conference (COCOON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Xian, China. pp.166-177, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26176-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-work certificates that can be efficiently computed in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Computer Algebra in Scientific Computing (CASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lille, France. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99639-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prover efficient public verification of dense or sparse/structured matrix-vector multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2017 - 22nd Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Auckland, New Zealand. pp.115-134, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59870-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Time Interactive Proofs for Linear Algebra with Exponential Matrix Dimensions and Scalars Given by Polynomial Time Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihong Zhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - 42nd International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Machenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALPKI: A User-Centric Formally Proven Alternative to PKIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006461101870199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive double-size fixed precision arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Breust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress of Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.223--231, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42432-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Time Interactive Certificates for the Minimal Polynomial and the Determinant of a Sparse Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC’2016, Proceedings of the 2016 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.199-206, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Post completeness for the state and the exception effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Mathematical Aspects of Computer and Information Sciences (MACIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany. pp.596-610, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121924v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification in Coq of program properties involving the global state effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFLA 2014 - Journées Francophones des Langages Applicatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869230v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified proofs in programs involving exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Computer Mathematics Work in Progress (CICM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Coimbra, Portugal. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867237v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentially optimal interactive certificates in linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computation (ISSAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932846v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africacrypt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix powers algorithms for trust evaluation in PKI architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hossayni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM 2012 - 8th International Workshop on Security and Trust Management (co-ESORICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pise, Italy. pp16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, -, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Sparse Matrix-Vector Multiplication on GPU's and Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO'10: 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Attacks on RSA Public Keys: Left-To-Right Implementations are also Vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSA Conference 2009 - Cryptographers' Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Francisco, United States. pp.414--428, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00862-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products for effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT'09 - Applied and Computational Category Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis temps/mémoire en algèbre linéaire dense sur des corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale du GDR Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique compressée pour des petits corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Arithmétique de l'Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-adic Transform revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '08 - 21st International Symposium on Symbolic and Algebraic Computation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.63-70, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1390768.1390780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173894v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Days 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Modular Matrix Multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA'2008 - Milestones in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tobago, Trinidad and Tobago. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour un intergiciel générique en calcul formel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCNF 2007 - Journées Nationales de Calcul Formel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of the rank of large sparse matrices from algebraic K-theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '07 - International Workshop on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, Canada. pp.43-52, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1278177.1278186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ARROWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Software, ICMS'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Castro Urdiales, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagrammatic modeling of the LinBox C++ linear algebra library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introspective algorithm for the integer determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014044v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation diagrammatique de la bibliothèque C++ d'algèbre linéaire LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objet (LMO'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nimes, France. p.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Symbolic/Numeric Control of Affine Dynamical Systems *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073884.1073923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dot product over word-size finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Saint Petersburg, Russia. pp.139--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the electrical activity of a neuron by a continuous and piecewise affine hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hybrid Systems: Computation and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.156-171, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36580-X_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank of Large Sparse Matrices over Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing (CASC) 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor G. Ganzha, Ernst W. Mayr, Evgenii V. Vorozhtsov, Sep 2002, Yalta, Ukraine. pp.47--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Smith form via the valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, St. Andrews, United Kingdom. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/345542.345590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT 사용설명서 플러스</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 979-119-190-429-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions - 2nd édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2022, 978-2-1008-3450-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT en 40 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2022, 978-2-1008-3304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de sécurité pour Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432, 2020, 9782100809707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des codes - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2018, 9782100781096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.304, 2018, 978-2-1007-7924-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Coding: Compression, Encryption, Error-Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.376, 2015, 978-1-118-88144-6. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119005940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI et communications sécurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2015, Info Sup, 9782100726158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction, 2e edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.384, 2013, Sciences Sup, 9782100599110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.352, 2007, Sciences Sup, 9782100506927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de bitcoin et des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Avoine; Marc-Olivier Killijian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treize défis de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.213-232, 2020, 2271130611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies, une réalité virtuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à l’échelle de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2020, 978-2271130617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitcoin : une monnaie dématérialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.298--299, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touradj Ebrahimi; Franck Leprevost; Bertrand Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.103-186, 2006, Collection Traité IC2 - Informatique et systèmes d'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.187-210, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef secrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.23-102, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Explorations on Semifields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more accurate rational non-commutative algorithm for multiplying 4×4 matrices using 48 multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the local and the global postage stamp problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colisson Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Private Set Union via Oblivious Key Homomorphic Encryption Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Soezima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au calcul exact intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul formel [cs.SC]. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00514925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes parallèles efficaces pour le calcul formel : algèbre linéaire creuse et extensions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Matrix Multiplication and Symbolic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive certificate for the verification of Wiedemann's Krylov sequence: application to the certification of the determinant, the minimal and the characteristic polynomials of sparse matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking a monad-comonad symmetry between computational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiV. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating S-Boxes from Semi-fields Pseudo-extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for computational effects arising from a monad or a comonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctions for exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States and exceptions considered as dual effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445873v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid system approach to nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004191v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox: A Generic Library for Exact Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giesbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hovinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIp RR-2002-15, Laboratoire de l'informatique du parallélisme. 2002, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:36.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Guillaume Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UGA, directeur du LJK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in-place accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102523. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 105 (102090), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2025.102090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216121v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives DeFi market returns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Şoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (101786), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2023.101786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497369v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalPKI: An Interoperable and IoT Friendly PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 990, pp.224-252. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11039-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Protocols for Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix multiplication over word-size modular rings using approximate formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3-20), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2829947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's fully private auction protocol revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on security and high performance computing systems, 23 (5), pp.587-610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-150535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Newton-Raphson iteration for multiplicative inverses modulo prime powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (8), pp.2106-2109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736701v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse approaches for the exact distribution of patterns in long state sequences generated by a Markov source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 479, pp.22-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492738v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.93.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duality between exceptions and states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.719-722. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129511000752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian effect categories are Freyd-categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.272-293. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369328v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank properties of subspaces of symmetric and Hermitian matrices over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.504-520. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (7), pp.823-840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspaces of matrices with special rank properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (1), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rayons des permutations spirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (4), pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447415v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Quenines et leur représentation spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184 (4), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188240v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the coefficients of the characteristic and minimal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities in Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), art. 31, 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086820v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial time algorithms computing industrial-strength primitive roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2005.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002828v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parallel block algorithms for exact triangularizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (11), pp.1531-1548. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00161-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Efficient Sparse Integer Matrix Smith Normal Form Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1-2), pp.71-99. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsco.2001.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Communication Unbalanced Private Set Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.107-135, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95764-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475604v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place fast polynomial modular remainder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979016v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place accumulation of fast multiplication formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.16-25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167499v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of (I)DeFiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the French Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analyses of the crypto-market: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Complexity, Informatics and Cybernetics (IMCIC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institution of Informatics and Systemics, Mar 2021, Orlando, United States. pp.30--37, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4762603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112920v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Physical Zero-Knowledge Proof for Norinori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Mizuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Computing and Combinatorics Conference (COCOON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Xian, China. pp.166-177, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26176-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-work certificates that can be efficiently computed in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Computer Algebra in Scientific Computing (CASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lille, France. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99639-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prover efficient public verification of dense or sparse/structured matrix-vector multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2017 - 22nd Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Auckland, New Zealand. pp.115-134, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59870-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Time Interactive Proofs for Linear Algebra with Exponential Matrix Dimensions and Scalars Given by Polynomial Time Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihong Zhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - 42nd International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Machenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALPKI: A User-Centric Formally Proven Alternative to PKIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006461101870199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive double-size fixed precision arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Breust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress of Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.223--231, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42432-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Time Interactive Certificates for the Minimal Polynomial and the Determinant of a Sparse Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC’2016, Proceedings of the 2016 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.199-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Post completeness for the state and the exception effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Mathematical Aspects of Computer and Information Sciences (MACIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany. pp.596-610, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121924v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentially optimal interactive certificates in linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computation (ISSAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932846v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification in Coq of program properties involving the global state effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFLA 2014 - Journées Francophones des Langages Applicatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869230v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified proofs in programs involving exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Computer Mathematics Work in Progress (CICM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Coimbra, Portugal. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867237v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africacrypt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix powers algorithms for trust evaluation in PKI architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hossayni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM 2012 - 8th International Workshop on Security and Trust Management (co-ESORICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pise, Italy. pp16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, -, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Sparse Matrix-Vector Multiplication on GPU's and Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO'10: 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Attacks on RSA Public Keys: Left-To-Right Implementations are also Vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSA Conference 2009 - Cryptographers' Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Francisco, United States. pp.414--428, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00862-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products for effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT'09 - Applied and Computational Category Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Modular Matrix Multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA'2008 - Milestones in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tobago, Trinidad and Tobago. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis temps/mémoire en algèbre linéaire dense sur des corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale du GDR Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-adic Transform revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '08 - 21st International Symposium on Symbolic and Algebraic Computation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.63-70, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1390768.1390780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173894v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique compressée pour des petits corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Arithmétique de l'Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Days 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ARROWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour un intergiciel générique en calcul formel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCNF 2007 - Journées Nationales de Calcul Formel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of the rank of large sparse matrices from algebraic K-theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '07 - International Workshop on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, Canada. pp.43-52, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1278177.1278186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation diagrammatique de la bibliothèque C++ d'algèbre linéaire LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objet (LMO'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nimes, France. p.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Software, ICMS'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Castro Urdiales, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagrammatic modeling of the LinBox C++ linear algebra library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introspective algorithm for the integer determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014044v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Symbolic/Numeric Control of Affine Dynamical Systems *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073884.1073923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dot product over word-size finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Saint Petersburg, Russia. pp.139--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the electrical activity of a neuron by a continuous and piecewise affine hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hybrid Systems: Computation and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.156-171, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36580-X_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank of Large Sparse Matrices over Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing (CASC) 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor G. Ganzha, Ernst W. Mayr, Evgenii V. Vorozhtsov, Sep 2002, Yalta, Ukraine. pp.47--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Smith form via the valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, St. Andrews, United Kingdom. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/345542.345590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT 사용설명서 플러스</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 979-119-190-429-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions - 2nd édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2022, 978-2-1008-3450-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT en 40 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2022, 978-2-1008-3304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de sécurité pour Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432, 2020, 9782100809707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.304, 2018, 978-2-1007-7924-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des codes - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2018, 9782100781096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI et communications sécurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2015, Info Sup, 9782100726158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Coding: Compression, Encryption, Error-Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.376, 2015, 978-1-118-88144-6. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119005940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction, 2e edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.384, 2013, Sciences Sup, 9782100599110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.352, 2007, Sciences Sup, 9782100506927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de bitcoin et des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Avoine; Marc-Olivier Killijian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treize défis de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.213-232, 2020, 2271130611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies, une réalité virtuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à l’échelle de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2020, 978-2271130617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitcoin : une monnaie dématérialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.298--299, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touradj Ebrahimi; Franck Leprevost; Bertrand Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.103-186, 2006, Collection Traité IC2 - Informatique et systèmes d'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.187-210, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef secrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.23-102, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more accurate rational non-commutative algorithm for multiplying 4×4 matrices using 48 multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Explorations on Semifields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the local and the global postage stamp problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colisson Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Private Set Union via Oblivious Key Homomorphic Encryption Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Soezima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au calcul exact intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul formel [cs.SC]. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00514925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes parallèles efficaces pour le calcul formel : algèbre linéaire creuse et extensions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive certificate for the verification of Wiedemann's Krylov sequence: application to the certification of the determinant, the minimal and the characteristic polynomials of sparse matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Matrix Multiplication and Symbolic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking a monad-comonad symmetry between computational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiV. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating S-Boxes from Semi-fields Pseudo-extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for computational effects arising from a monad or a comonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctions for exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States and exceptions considered as dual effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445873v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid system approach to nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004191v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox: A Generic Library for Exact Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giesbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hovinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIp RR-2002-15, Laboratoire de l'informatique du parallélisme. 2002, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216121v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#536;oiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2025.102090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625891v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#350;oiman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Melemedjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thoniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829947" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736701v5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492738v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650269v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.93.3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650260v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Gow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sheekey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2011.03.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXGQZF3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369328v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.09.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.08.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Gow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mcguire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.02.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XH1VBVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447415v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188240v7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086820v7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002828v5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubrois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2001.0451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112920v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4762603" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26176-4_14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825779v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59870-3_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Zhi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087640" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461101870199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266041v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930908" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121924v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Ekici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_51" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869230v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867237v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932846v4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608644" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607478v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hossayni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348416v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berzati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00862-7_28" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770315v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173894v6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390780" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259950v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012346v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014044v5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01807149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073923" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001380v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36580-X_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NVWCMX9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/architectures-securite-protocoles-standards-et-deploiement" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/fondements-de-linformatique/mathematiques-et-informatique-theorique/architectures-pki-et-communi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501053v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477627v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Soezima" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514925v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002742v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868831v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714710v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445873v4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004191v4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102080v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giesbrecht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hovinen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216121v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#536;oiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2025.102090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625891v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#350;oiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Melemedjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thoniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736701v5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492738v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650269v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.93.3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650260v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369328v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Gow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sheekey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2011.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXGQZF3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.08.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Gow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mcguire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.02.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XH1VBVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447415v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188240v7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086820v7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002828v5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubrois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2001.0451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112920v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4762603" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26176-4_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825779v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59870-3_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Zhi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087640" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461101870199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266041v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930908" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121924v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Ekici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_51" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932846v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608644" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869230v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867237v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607478v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hossayni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348416v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berzati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00862-7_28" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259950v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173894v6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390780" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012346v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014044v5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01807149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073923" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001380v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36580-X_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NVWCMX9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/architectures-securite-protocoles-standards-et-deploiement" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445289v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/fondements-de-linformatique/mathematiques-et-informatique-theorique/architectures-pki-et-communi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477627v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Soezima" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514925v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002742v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868831v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714710v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445873v4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004191v4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102080v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giesbrecht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hovinen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>