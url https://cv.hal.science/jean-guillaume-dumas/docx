--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:36.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Guillaume Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UGA, directeur du LJK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in-place accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102523. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 105 (102090), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2025.102090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216121v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives DeFi market returns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Şoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (101786), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2023.101786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497369v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalPKI: An Interoperable and IoT Friendly PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 990, pp.224-252. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11039-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Protocols for Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix multiplication over word-size modular rings using approximate formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3-20), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2829947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's fully private auction protocol revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on security and high performance computing systems, 23 (5), pp.587-610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-150535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Newton-Raphson iteration for multiplicative inverses modulo prime powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (8), pp.2106-2109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736701v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse approaches for the exact distribution of patterns in long state sequences generated by a Markov source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 479, pp.22-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492738v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.93.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duality between exceptions and states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.719-722. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129511000752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian effect categories are Freyd-categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.272-293. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369328v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank properties of subspaces of symmetric and Hermitian matrices over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.504-520. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (7), pp.823-840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspaces of matrices with special rank properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (1), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rayons des permutations spirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (4), pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447415v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Quenines et leur représentation spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184 (4), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188240v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the coefficients of the characteristic and minimal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities in Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), art. 31, 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086820v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial time algorithms computing industrial-strength primitive roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2005.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002828v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parallel block algorithms for exact triangularizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (11), pp.1531-1548. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00161-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Efficient Sparse Integer Matrix Smith Normal Form Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1-2), pp.71-99. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsco.2001.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Communication Unbalanced Private Set Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.107-135, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95764-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475604v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place fast polynomial modular remainder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979016v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place accumulation of fast multiplication formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.16-25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167499v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of (I)DeFiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the French Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analyses of the crypto-market: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Complexity, Informatics and Cybernetics (IMCIC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institution of Informatics and Systemics, Mar 2021, Orlando, United States. pp.30--37, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4762603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112920v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Physical Zero-Knowledge Proof for Norinori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Mizuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Computing and Combinatorics Conference (COCOON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Xian, China. pp.166-177, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26176-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-work certificates that can be efficiently computed in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Computer Algebra in Scientific Computing (CASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lille, France. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99639-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prover efficient public verification of dense or sparse/structured matrix-vector multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2017 - 22nd Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Auckland, New Zealand. pp.115-134, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59870-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Time Interactive Proofs for Linear Algebra with Exponential Matrix Dimensions and Scalars Given by Polynomial Time Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihong Zhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - 42nd International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Machenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALPKI: A User-Centric Formally Proven Alternative to PKIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006461101870199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive double-size fixed precision arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Breust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress of Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.223--231, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42432-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Time Interactive Certificates for the Minimal Polynomial and the Determinant of a Sparse Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC’2016, Proceedings of the 2016 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.199-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Post completeness for the state and the exception effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Mathematical Aspects of Computer and Information Sciences (MACIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany. pp.596-610, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121924v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentially optimal interactive certificates in linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computation (ISSAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932846v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification in Coq of program properties involving the global state effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFLA 2014 - Journées Francophones des Langages Applicatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869230v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified proofs in programs involving exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Computer Mathematics Work in Progress (CICM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Coimbra, Portugal. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867237v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africacrypt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix powers algorithms for trust evaluation in PKI architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hossayni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM 2012 - 8th International Workshop on Security and Trust Management (co-ESORICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pise, Italy. pp16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, -, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Sparse Matrix-Vector Multiplication on GPU's and Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO'10: 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Attacks on RSA Public Keys: Left-To-Right Implementations are also Vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSA Conference 2009 - Cryptographers' Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Francisco, United States. pp.414--428, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00862-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products for effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT'09 - Applied and Computational Category Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Modular Matrix Multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA'2008 - Milestones in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tobago, Trinidad and Tobago. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis temps/mémoire en algèbre linéaire dense sur des corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale du GDR Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-adic Transform revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '08 - 21st International Symposium on Symbolic and Algebraic Computation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.63-70, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1390768.1390780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173894v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique compressée pour des petits corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Arithmétique de l'Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Days 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ARROWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour un intergiciel générique en calcul formel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCNF 2007 - Journées Nationales de Calcul Formel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of the rank of large sparse matrices from algebraic K-theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '07 - International Workshop on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, Canada. pp.43-52, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1278177.1278186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation diagrammatique de la bibliothèque C++ d'algèbre linéaire LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objet (LMO'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nimes, France. p.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Software, ICMS'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Castro Urdiales, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagrammatic modeling of the LinBox C++ linear algebra library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introspective algorithm for the integer determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014044v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Symbolic/Numeric Control of Affine Dynamical Systems *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073884.1073923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dot product over word-size finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Saint Petersburg, Russia. pp.139--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the electrical activity of a neuron by a continuous and piecewise affine hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hybrid Systems: Computation and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.156-171, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36580-X_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank of Large Sparse Matrices over Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing (CASC) 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor G. Ganzha, Ernst W. Mayr, Evgenii V. Vorozhtsov, Sep 2002, Yalta, Ukraine. pp.47--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Smith form via the valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, St. Andrews, United Kingdom. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/345542.345590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT 사용설명서 플러스</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 979-119-190-429-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions - 2nd édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2022, 978-2-1008-3450-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT en 40 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2022, 978-2-1008-3304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de sécurité pour Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432, 2020, 9782100809707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.304, 2018, 978-2-1007-7924-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des codes - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2018, 9782100781096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI et communications sécurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2015, Info Sup, 9782100726158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Coding: Compression, Encryption, Error-Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.376, 2015, 978-1-118-88144-6. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119005940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction, 2e edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.384, 2013, Sciences Sup, 9782100599110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.352, 2007, Sciences Sup, 9782100506927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de bitcoin et des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Avoine; Marc-Olivier Killijian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treize défis de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.213-232, 2020, 2271130611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies, une réalité virtuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à l’échelle de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2020, 978-2271130617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitcoin : une monnaie dématérialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.298--299, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touradj Ebrahimi; Franck Leprevost; Bertrand Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.103-186, 2006, Collection Traité IC2 - Informatique et systèmes d'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.187-210, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef secrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.23-102, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more accurate rational non-commutative algorithm for multiplying 4×4 matrices using 48 multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Explorations on Semifields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the local and the global postage stamp problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colisson Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Private Set Union via Oblivious Key Homomorphic Encryption Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Soezima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au calcul exact intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul formel [cs.SC]. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00514925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes parallèles efficaces pour le calcul formel : algèbre linéaire creuse et extensions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive certificate for the verification of Wiedemann's Krylov sequence: application to the certification of the determinant, the minimal and the characteristic polynomials of sparse matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Matrix Multiplication and Symbolic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking a monad-comonad symmetry between computational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiV. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating S-Boxes from Semi-fields Pseudo-extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for computational effects arising from a monad or a comonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctions for exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States and exceptions considered as dual effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445873v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid system approach to nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004191v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox: A Generic Library for Exact Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giesbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hovinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIp RR-2002-15, Laboratoire de l'informatique du parallélisme. 2002, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:36.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Guillaume Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UGA, directeur du LJK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in-place accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102523. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (102090), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2025.102090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216121v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives DeFi market returns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Şoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (101786), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2023.101786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497369v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalPKI: An Interoperable and IoT Friendly PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 990, pp.224-252. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11039-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Protocols for Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix multiplication over word-size modular rings using approximate formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3-20), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2829947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's fully private auction protocol revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on security and high performance computing systems, 23 (5), pp.587-610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-150535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Newton-Raphson iteration for multiplicative inverses modulo prime powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (8), pp.2106-2109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736701v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse approaches for the exact distribution of patterns in long state sequences generated by a Markov source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 479, pp.22-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492738v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.93.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duality between exceptions and states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.719-722. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129511000752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian effect categories are Freyd-categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.272-293. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369328v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank properties of subspaces of symmetric and Hermitian matrices over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.504-520. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (7), pp.823-840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspaces of matrices with special rank properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Gow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 433 (1), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rayons des permutations spirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (4), pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447415v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Quenines et leur représentation spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184 (4), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188240v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the coefficients of the characteristic and minimal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities in Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), art. 31, 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086820v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial time algorithms computing industrial-strength primitive roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2005.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002828v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parallel block algorithms for exact triangularizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (11), pp.1531-1548. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00161-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Efficient Sparse Integer Matrix Smith Normal Form Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1-2), pp.71-99. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsco.2001.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Communication Unbalanced Private Set Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.107-135, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95764-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475604v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place fast polynomial modular remainder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979016v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place accumulation of fast multiplication formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.16-25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167499v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of (I)DeFiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the French Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forking effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analyses of the crypto-market: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jimenez-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Șoiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Complexity, Informatics and Cybernetics (IMCIC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institution of Informatics and Systemics, Mar 2021, Orlando, United States. pp.30--37, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4762603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112920v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Physical Zero-Knowledge Proof for Norinori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Mizuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Computing and Combinatorics Conference (COCOON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Xian, China. pp.166-177, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26176-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-work certificates that can be efficiently computed in the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Computer Algebra in Scientific Computing (CASC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lille, France. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99639-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Time Interactive Proofs for Linear Algebra with Exponential Matrix Dimensions and Scalars Given by Polynomial Time Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihong Zhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - 42nd International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Machenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prover efficient public verification of dense or sparse/structured matrix-vector multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2017 - 22nd Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Auckland, New Zealand. pp.115-134, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59870-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALPKI: A User-Centric Formally Proven Alternative to PKIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Melemedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Security and Cryptography SECRYPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006461101870199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive double-size fixed precision arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Breust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress of Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.223--231, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42432-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Time Interactive Certificates for the Minimal Polynomial and the Determinant of a Sparse Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC’2016, Proceedings of the 2016 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.199-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Post completeness for the state and the exception effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Mathematical Aspects of Computer and Information Sciences (MACIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany. pp.596-610, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121924v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essentially optimal interactive certificates in linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computation (ISSAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932846v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified proofs in programs involving exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Computer Mathematics Work in Progress (CICM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Coimbra, Portugal. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867237v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification in Coq of program properties involving the global state effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Ekici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFLA 2014 - Journées Francophones des Langages Applicatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869230v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix powers algorithms for trust evaluation in PKI architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hossayni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM 2012 - 8th International Workshop on Security and Trust Management (co-ESORICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pise, Italy. pp16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africacrypt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, -, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Sparse Matrix-Vector Multiplication on GPU's and Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO'10: 4th International Symposium on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837210.1837224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Attacks on RSA Public Keys: Left-To-Right Implementations are also Vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSA Conference 2009 - Cryptographers' Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Francisco, United States. pp.414--428, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00862-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products for effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAT'09 - Applied and Computational Category Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Modular Matrix Multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICA'2008 - Milestones in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tobago, Trinidad and Tobago. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis temps/mémoire en algèbre linéaire dense sur des corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale du GDR Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-adic Transform revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '08 - 21st International Symposium on Symbolic and Algebraic Computation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.63-70, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1390768.1390780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173894v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique compressée pour des petits corps finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Arithmétique de l'Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Modular Reduction and Kronecker Substitution for Small Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Days 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ARROWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of the rank of large sparse matrices from algebraic K-theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASCO '07 - International Workshop on Parallel Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, Canada. pp.43-52, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1278177.1278186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour un intergiciel générique en calcul formel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCNF 2007 - Journées Nationales de Calcul Formel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation diagrammatique de la bibliothèque C++ d'algèbre linéaire LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objet (LMO'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nimes, France. p.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Software, ICMS'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Castro Urdiales, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagrammatic modeling of the LinBox C++ linear algebra library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introspective algorithm for the integer determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Urbanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014044v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressive Computing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Symbolic/Numeric Control of Affine Dynamical Systems *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073884.1073923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dot product over word-size finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Saint Petersburg, Russia. pp.139--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the electrical activity of a neuron by a continuous and piecewise affine hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hybrid Systems: Computation and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.156-171, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36580-X_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank of Large Sparse Matrices over Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing (CASC) 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor G. Ganzha, Ernst W. Mayr, Evgenii V. Vorozhtsov, Sep 2002, Yalta, Ukraine. pp.47--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Smith form via the valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, St. Andrews, United Kingdom. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/345542.345590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFT 사용설명서 플러스</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 979-119-190-429-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions - 2nd édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2022, 978-2-1008-3450-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT en 40 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2022, 978-2-1008-3304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de sécurité pour Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432, 2020, 9782100809707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blockchains en 50 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.304, 2018, 978-2-1007-7924-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des codes - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2018, 9782100781096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Coding: Compression, Encryption, Error-Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.376, 2015, 978-1-118-88144-6. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119005940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI et communications sécurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2015, Info Sup, 9782100726158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction, 2e edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.384, 2013, Sciences Sup, 9782100599110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Codes : compression, cryptage, correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.352, 2007, Sciences Sup, 9782100506927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de bitcoin et des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Avoine; Marc-Olivier Killijian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treize défis de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.213-232, 2020, 2271130611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies, une réalité virtuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à l’échelle de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2020, 978-2271130617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitcoin : une monnaie dématérialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.298--299, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef secrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.23-102, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures PKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.187-210, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie à clef publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touradj Ebrahimi; Franck Leprevost; Bertrand Warusfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.103-186, 2006, Collection Traité IC2 - Informatique et systèmes d'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Explorations on Semifields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sheekey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more accurate rational non-commutative algorithm for multiplying 4×4 matrices using 48 multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the local and the global postage stamp problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colisson Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Private Set Union via Oblivious Key Homomorphic Encryption Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Soezima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au calcul exact intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul formel [cs.SC]. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00514925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes parallèles efficaces pour le calcul formel : algèbre linéaire creuse et extensions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive certificate for the verification of Wiedemann's Krylov sequence: application to the certification of the determinant, the minimal and the characteristic polynomials of sparse matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Matrix Multiplication and Symbolic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating S-Boxes from Semi-fields Pseudo-extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking a monad-comonad symmetry between computational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiV. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for computational effects arising from a monad or a comonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated proofs for computational effects: Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunctions for exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LJK. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States and exceptions considered as dual effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445873v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid system approach to nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004191v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential products in effect categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (UGA). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox: A Generic Library for Exact Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giesbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hovinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIp RR-2002-15, Laboratoire de l'informatique du parallélisme. 2002, 2+12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216121v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#536;oiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2025.102090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625891v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#350;oiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Melemedjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thoniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736701v5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492738v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650269v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.93.3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650260v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369328v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Gow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sheekey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2011.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXGQZF3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.08.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Gow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mcguire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.02.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XH1VBVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447415v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188240v7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086820v7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002828v5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubrois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2001.0451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112920v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4762603" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26176-4_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825779v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59870-3_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Zhi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087640" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461101870199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266041v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930908" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121924v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Ekici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_51" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932846v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608644" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869230v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867237v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607478v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hossayni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348416v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berzati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00862-7_28" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259950v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173894v6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390780" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012346v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014044v5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01807149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073923" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001380v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36580-X_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NVWCMX9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/architectures-securite-protocoles-standards-et-deploiement" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445289v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/fondements-de-linformatique/mathematiques-et-informatique-theorique/architectures-pki-et-communi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477627v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Soezima" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514925v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002742v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868831v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714710v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445873v4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004191v4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102080v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giesbrecht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hovinen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216121v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#536;oiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2025.102090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625891v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina &#350;oiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Melemedjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thoniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736701v5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492738v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650269v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.93.3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650260v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369328v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Gow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sheekey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2011.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXGQZF3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.08.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Gow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mcguire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.02.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XH1VBVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447415v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188240v7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086820v7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002828v5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubrois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2001.0451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112920v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4762603" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Mizuki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sasaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26176-4_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825779v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Zhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087640" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59870-3_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006461101870199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266041v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930908" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121924v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Ekici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_51" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932846v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608644" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867237v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869230v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607478v4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hossayni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348416v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berzati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00862-7_28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259950v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173894v6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390780" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012346v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014044v5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01807149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073884.1073923" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001380v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36580-X_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NVWCMX9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/architectures-securite-protocoles-standards-et-deploiement" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/fondements-de-linformatique/mathematiques-et-informatique-theorique/architectures-pki-et-communi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96648bbd7cdb0e6b9a56b990758b4fb6722871b4;origin=https://github.com/jgdumas/vespo;visit=swh:1:snp:e5e880a025f4f7380f0b2e14f8898ea9cccb0feb;anchor=swh:1:rev:ce6098b590b9db22568f381b5c651f99170c982e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501053v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477627v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Soezima" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514925v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002742v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868831v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714710v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445873v4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004191v4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102080v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giesbrecht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hovinen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>