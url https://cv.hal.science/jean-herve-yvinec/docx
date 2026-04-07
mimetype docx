--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -8316,228 +8316,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyelles-lès-Seclin (Nord), extension de l'actuelle zone industrielle de Seclin, à l'angle de la RD 952 et RD 147 : rapport de fouilles</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2016, pp.820</w:t>
+                <w:t xml:space="preserve">Rapport d'étude entomologique. Les assemblages d'insectes du puits FT212 du site gallo-romain du Clos Paul à Charleville-Mézières (Ardennes). Rapport IMBE, janvier 2016, 12 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMBE. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427285v1</w:t>
+                <w:t xml:space="preserve">hal-02395390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude entomologique. Les assemblages d'insectes du puits FT212 du site gallo-romain du Clos Paul à Charleville-Mézières (Ardennes). Rapport IMBE, janvier 2016, 12 p.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IMBE. 2016</w:t>
+                <w:t xml:space="preserve">Noyelles-lès-Seclin (Nord), extension de l'actuelle zone industrielle de Seclin, à l'angle de la RD 952 et RD 147 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Blondiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2016, pp.820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395390v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, à Neuvy-deux-Clochers, Cher, Blois, Pantin : Les Semeurs du Temps, Inrap CIF, Rapport d'activité de PCR 2016 2 vol. (73, 209 p.)</w:t>
               </w:r>
@@ -9459,51 +9459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC149423"/>
+    <w:nsid w:val="BA45354B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9690,51 +9690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-herve-yvinec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5783-1751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057262055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13891572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032604299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0068113X24000205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.03.037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S92Q7QV7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02304609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pernaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2874" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1992.9939" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyo Kubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Bihan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.42" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01779007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pigi&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01696002v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheppard S. Frere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1239" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F.(dir.) Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Mah&#233;o" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-herve-yvinec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5783-1751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057262055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13891572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032604299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0068113X24000205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.03.037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S92Q7QV7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02304609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pernaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2874" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1992.9939" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyo Kubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Bihan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.42" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01779007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pigi&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01696002v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheppard S. Frere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1239" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F.(dir.) Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427285v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gambier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Mah&#233;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>