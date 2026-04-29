--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -9459,51 +9459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA45354B"/>
+    <w:nsid w:val="8BD7D902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>