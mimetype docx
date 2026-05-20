--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -601,51 +601,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873087v1</w:t>
+                <w:t xml:space="preserve">hal-04157537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t>
               </w:r>
@@ -735,51 +735,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157537v1</w:t>
+                <w:t xml:space="preserve">hal-04873087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
               </w:r>
@@ -1269,480 +1269,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in faunal spectra in northern France during the Late Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.H. Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 499, pp.92 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461134v1</w:t>
+                <w:t xml:space="preserve">hal-03486224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in faunal spectra in northern France during the Late Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+                <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Merluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Yvinec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (191), pp.243-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486224v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt archéo-entomologique des anciens puits: le paléoenvironnement gallo-romain du Clos Paul reconstruit par l'analyse des restes fossiles de Coléoptères (Charleville-Mézières, Ardennes)</w:t>
+                <w:t xml:space="preserve">L'intérêt archéo-entomologique des anciens puits : le paléoenvironnement du clos-paul à l’époque gallo-romaine, reconstruit par l’analyse des coléoptères fossiles (Charleville-Mézières, Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.347-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.10602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754426v1</w:t>
+                <w:t xml:space="preserve">hal-02048178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt archéo-entomologique des anciens puits : le paléoenvironnement du clos-paul à l’époque gallo-romaine, reconstruit par l’analyse des coléoptères fossiles (Charleville-Mézières, Ardennes)</w:t>
+                <w:t xml:space="preserve">L'intérêt archéo-entomologique des anciens puits: le paléoenvironnement gallo-romain du Clos Paul reconstruit par l'analyse des restes fossiles de Coléoptères (Charleville-Mézières, Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.347-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02048178v1</w:t>
+                <w:t xml:space="preserve">hal-04754426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage : étude archéozoologique</w:t>
               </w:r>
@@ -2512,469 +2512,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation gallo-romaine du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : établissement agricole spécialisé ou lieu de culte?</w:t>
+                <w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-Ville de Bussy-Saint-Georges (Seine-et-Marne) 2e partie / Early La Tène occupation on the Z.A.C. centre-ville at Bussy-Saint Georges (Seine-et-Marne) - Part two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Nathalie Buchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Pernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 41 (1), pp.129-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/racf.2002.2906⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 41 (1), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.2002.2903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137523v1</w:t>
+                <w:t xml:space="preserve">hal-03774318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-Ville de Bussy-Saint-Georges (Seine-et-Marne) 2e partie / Early La Tène occupation on the Z.A.C. centre-ville at Bussy-Saint Georges (Seine-et-Marne) - Part two</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'occupation gallo-romaine du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : établissement agricole spécialisé ou lieu de culte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Pernaud</w:t>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 41 (1), pp.35-55. </w:t>
+              <w:t xml:space="preserve">, 2002, 41 (1), pp.129-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/racf.2002.2903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/racf.2002.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774318v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation protohistorique du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : un lieu de consommation collective à La Tène C1/C2</w:t>
+                <w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-ville de Bussy-Saint-Georges (Seine-et-Marne) - lère partie / Ancient La Tène occupation in the zac centre-ville at Bussy-Saint-Georges (Seine-et-Marne) - Part one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Nathalie Buchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Pernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 40 (1), pp.69-102. </w:t>
+              <w:t xml:space="preserve">, 2001, 40 (1), pp.27-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/racf.2001.2875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/racf.2001.2874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137501v1</w:t>
+                <w:t xml:space="preserve">hal-03774319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-ville de Bussy-Saint-Georges (Seine-et-Marne) - lère partie / Ancient La Tène occupation in the zac centre-ville at Bussy-Saint-Georges (Seine-et-Marne) - Part one</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'occupation protohistorique du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : un lieu de consommation collective à La Tène C1/C2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Pernaud</w:t>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 40 (1), pp.27-67. </w:t>
+              <w:t xml:space="preserve">, 2001, 40 (1), pp.69-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/racf.2001.2874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/racf.2001.2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774319v1</w:t>
+                <w:t xml:space="preserve">hal-04137501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">étude archéozoologique du site de la place des Hallettes à Compiègne (Oise) du Haut Moyen Âge au XIIe siècle</w:t>
               </w:r>
@@ -3562,480 +3562,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune, marqueur social et économique de deux cellules d’habitat distinctes (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - début XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles), proches d'un ensemble médiéval à caractère élitaire à Lieusaint (Seine-et-Marne). ZAC du Carré-Sénart, RD 402 et Allée de l’Histoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Opale Robin</w:t>
+                <w:t xml:space="preserve">Les apports de l’étude de la faune sauvage du nord de la France (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) à la connaissance de l’exploitation du gibier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> journées internationnales d’archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.125-144</w:t>
+              <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219701v1</w:t>
+                <w:t xml:space="preserve">hal-03219729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l’étude de la faune sauvage du nord de la France (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) à la connaissance de l’exploitation du gibier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+                <w:t xml:space="preserve">La faune, marqueur social et économique de deux cellules d’habitat distinctes (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - début XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles), proches d'un ensemble médiéval à caractère élitaire à Lieusaint (Seine-et-Marne). ZAC du Carré-Sénart, RD 402 et Allée de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.271-286</w:t>
+              <w:t xml:space="preserve"> journées internationnales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219729v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de l'entomologie aux reconstructions paléoenvironnementales en contextes archéologiques</w:t>
+                <w:t xml:space="preserve">Archéoentomologie: comment les Coléoptères fossiles contribuent à la reconstruction des anciens paysages et des activités humaines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Jérôme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie et archéologie de l'insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques référentiels communs, nouvelles approches : Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sélestat, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413691v1</w:t>
+                <w:t xml:space="preserve">hal-02390530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéoentomologie: comment les Coléoptères fossiles contribuent à la reconstruction des anciens paysages et des activités humaines?</w:t>
+                <w:t xml:space="preserve">L'apport de l'entomologie aux reconstructions paléoenvironnementales en contextes archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marian Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques référentiels communs, nouvelles approches : Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sélestat, France. pp.31-32</w:t>
+              <w:t xml:space="preserve">Ecologie et archéologie de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390530v1</w:t>
+                <w:t xml:space="preserve">hal-02413691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches environnementales sur le sanctuaire antique de Sains-du-Nord chez les Nerviens (Nord)</w:t>
               </w:r>
@@ -5720,273 +5720,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Livestock and the Early Medieval Diet in Northern Gaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Broes</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnie Effros; Isabel Moreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34692/jtxq-z907⟩</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of the Merovingian World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 9780190234188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190234188.013.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046105v1</w:t>
+                <w:t xml:space="preserve">hal-03252551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock and the Early Medieval Diet in Northern Gaul</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Bonnie Effros; Isabel Moreira. </w:t>
+                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of the Merovingian World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020, 9780190234188. </w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 p., 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190234188.013.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34692/jtxq-z907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252551v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes du territoire nervien : approches croisées</w:t>
               </w:r>
@@ -8316,350 +8316,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude entomologique. Les assemblages d'insectes du puits FT212 du site gallo-romain du Clos Paul à Charleville-Mézières (Ardennes). Rapport IMBE, janvier 2016, 12 p.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IMBE. 2016</w:t>
+                <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, à Neuvy-deux-Clochers, Cher, Blois, Pantin : Les Semeurs du Temps, Inrap CIF, Rapport d'activité de PCR 2016 2 vol. (73, 209 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Epaud (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395390v1</w:t>
+                <w:t xml:space="preserve">hal-03240953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyelles-lès-Seclin (Nord), extension de l'actuelle zone industrielle de Seclin, à l'angle de la RD 952 et RD 147 : rapport de fouilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'étude entomologique. Les assemblages d'insectes du puits FT212 du site gallo-romain du Clos Paul à Charleville-Mézières (Ardennes). Rapport IMBE, janvier 2016, 12 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMBE. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02427285v1</w:t>
+                <w:t xml:space="preserve">hal-02395390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, à Neuvy-deux-Clochers, Cher, Blois, Pantin : Les Semeurs du Temps, Inrap CIF, Rapport d'activité de PCR 2016 2 vol. (73, 209 p.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+                <w:t xml:space="preserve">Noyelles-lès-Seclin (Nord), extension de l'actuelle zone industrielle de Seclin, à l'angle de la RD 952 et RD 147 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Blondiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Epaud (dir.)</w:t>
+                <w:t xml:space="preserve">Perrine Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fournier</w:t>
+                <w:t xml:space="preserve">Noël Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2016, pp.820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240953v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Aire-sur-la-Lys, ZAC du hameau de Saint-Martin (tranche 2) : rapport de fouilles</w:t>
               </w:r>
@@ -9459,51 +9459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BD7D902"/>
+    <w:nsid w:val="60E175A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9690,51 +9690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-herve-yvinec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5783-1751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057262055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13891572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032604299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0068113X24000205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.03.037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S92Q7QV7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02304609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pernaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2874" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1992.9939" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyo Kubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Bihan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.42" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01779007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pigi&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01696002v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheppard S. Frere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1239" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F.(dir.) Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427285v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gambier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Mah&#233;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-herve-yvinec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5783-1751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057262055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13891572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032604299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0068113X24000205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Yvinec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.03.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S92Q7QV7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02304609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pernaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2903" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1992.9939" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyo Kubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Bihan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190234188.013.42" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01779007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pigi&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01696002v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheppard S. Frere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1239" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F.(dir.) Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427285v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gambier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Mah&#233;o" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellanmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letho-Duclos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>